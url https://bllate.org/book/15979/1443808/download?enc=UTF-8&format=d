--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Се Яньчжоу, может, и не был Юэ Фэем, но Жун Чэнлинь определённо стоил десяти Цинь Коев.</w:t>
+        <w:t>Се Яньчжоу, может, и не был Юэ Фэем, но Жун Чэнлинь определённо стоил десяти Цинь Хуэев.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты… су…</w:t>
+        <w:t>— Ты… сумасшедший…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Брат Хоу, теперь можно и на перерыв.</w:t>
+        <w:t>— Брат Хоу, теперь можно и заканчивать смену.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>