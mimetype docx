--- v0 (2026-05-23)
+++ v1 (2026-08-24)
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Гэ’эр Янь, Гэ’эр Тин, вы, должно быть, заждались. Вот, держите по яичку.</w:t>
+        <w:t>— Гэ’эр Янь, Третий дядя-супруг, вы, должно быть, заждались. Вот, держите по яичку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Путь от деревни до города занял около получаса, а затем они долго ехали до самой горы. Дорога после дождя была разбитой, и их трясло почти два часа, прежде чем они достигли цели. У Янь-гэ'эра от долгого сидения ныла спина и сводило ноги.</w:t>
+        <w:t>Путь от деревни до города занял около получаса, а затем они долго ехали до самой горы. Дорога после дождя была разбитой, и их трясло почти два часа, прежде чем они достигли цели. У Гэ'эра Яня от долгого сидения ныла спина и сводило ноги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юный наставник удивился, но спорить не стал. Сложив руки в молитвенном жесте, он пробормотал священные слова и пригласил их:</w:t>
+        <w:t>Юный монах удивился, но спорить не стал. Сложив руки в молитвенном жесте, он пробормотал священные слова и пригласил их:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ничего особенного, наставник. Мой старший сын и этот гэ’эр искренне привязаны друг к другу. Я хотела бы попросить вас взглянуть на их восемь иероглифов. Если они совместимы, укажите нам благоприятный день для союза, чтобы их совместная жизнь была долгой и счастливой.</w:t>
+        <w:t>— Ничего особенного, наставник. Мой Далан и этот гэ’эр искренне привязаны друг к другу. Я хотела бы попросить вас взглянуть на их восемь иероглифов. Если они совместимы, укажите нам благоприятный день для союза, чтобы их совместная жизнь была долгой и счастливой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Их судьбы прекрасно сочетаются, не стоит тревожиться… — наконец произнес настоятель и снова посмотрел на Янь-гэ'эра с загадочным выражением. — Однако для выбора точного дня мне нужно время. Раз уж вы проделали такой путь, ступайте в задний зал и вознесите молитву. А этот юный благодетель обладает весьма необычным лицом. Не позволит ли он мне взглянуть на его судьбу поближе?</w:t>
+        <w:t>— Их судьбы прекрасно сочетаются, не стоит тревожиться… — наконец произнес настоятель и снова посмотрел на Гэ'эра Яня с загадочным выражением. — Однако для выбора точного дня мне нужно время. Раз уж вы проделали такой путь, ступайте в задний зал и вознесите молитву. А этот юный благодетель обладает весьма необычным лицом. Не позволит ли он мне взглянуть на его судьбу поближе?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>