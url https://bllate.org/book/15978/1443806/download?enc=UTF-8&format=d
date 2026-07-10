--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Матушка Лу не сразу вспомнила, о чём речь. Кажется, это было уже после прихода Линь Яня: она вместе с третьей невесткой Ли ходила покупать тофу и вскользь обмолвилась, что если бы дома были бобы, можно было бы просто обменять их — так вышло бы намного дешевле.</w:t>
+        <w:t>Матушка Лу не сразу вспомнила, о чём речь. Кажется, это было уже после прихода Линь Яня: она вместе с Третьей тётушкой Ли ходила покупать тофу и вскользь обмолвилась, что если бы дома были бобы, можно было бы просто обменять их — так вышло бы намного дешевле.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,83 +174,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наверное, третья невестка рассказала об этом желании родственникам.</w:t>
-[...31 lines deleted...]
-        <w:t>— Ох, я всего пару слов твоей третьей невестке сказала, а ты и вправду принёс! Ставь на землю, тяжело, наверное?</w:t>
+        <w:t>Наверное, Третья тётушка Ли рассказала об этом желании родственникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ох, я всего пару слов твоей Третьей тётушке Ли сказала, а ты и вправду принёс! Ставь на землю, тяжело, наверное?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>