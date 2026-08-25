--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Толпа, очевидно, не успела опомниться. Хоть и ходили слухи, что у Лу Хэмина несчастливая судьба, но его семья была зажиточной, да и сам он был Студентом Лу. Если в будущем станет Цзюйжэнем, то и вовсе будет большим человеком.</w:t>
+        <w:t>Толпа, очевидно, не успела опомниться. Хоть и ходили слухи, что у Лу Хэмина судьба одинокой злой звезды, но его семья была зажиточной, да и сам он был Студентом Лу. Если в будущем станет Цзюйжэнем, то и вовсе будет большим человеком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>