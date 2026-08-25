--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Настроение у аристократа окончательно испортилось. Эти ударные снаряды… В момент взрыва его сердце подпрыгнуло и замерло. Убедившись, что маленькая русалка не пострадала, юноша всё же не мог успокоиться — слух у водного народа был гораздо острее человеческого, и такой громкий шум мог легко их напугать.</w:t>
+        <w:t>Настроение у аристократа окончательно испортилось. Эти ударные снаряды… В момент взрыва его сердце подпрыгнуло и замерло. Убедившись, что маленький мерфолк не пострадал, юноша всё же не мог успокоиться — слух у водного народа был гораздо острее человеческого, и такой громкий шум мог легко их напугать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Дикая русалка действительно здесь!» — командир отряда нажал на кнопку связи и взволнованно запросил дальнейшие инструкции.</w:t>
+        <w:t>«Дикий мерфолк действительно здесь!» — командир отряда нажал на кнопку связи и взволнованно запросил дальнейшие инструкции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я поеду с вами, но должен ли он ехать тоже? — Зефрос кивнул в сторону воды за спиной. — Он всего лишь наивная маленькая русалка, всё время находился в бассейне за несколькими стенами и ничего не знает.</w:t>
+        <w:t>— Я поеду с вами, но должен ли он ехать тоже? — Зефрос кивнул в сторону воды за спиной. — Он всего лишь наивный маленький мерфолк, всё время находился в бассейне за несколькими стенами и ничего не знает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Некоторые из подчинённых снова бросились к русалке, другие прицелились в воздух и открыли огонь.</w:t>
+        <w:t>Некоторые из подчинённых снова бросились к мерфолку, другие прицелились в воздух и открыли огонь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>