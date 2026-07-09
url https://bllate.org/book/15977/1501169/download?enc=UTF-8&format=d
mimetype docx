--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленькая русалка спала тихо, даже погасив свой жемчужный ночник. Зефрос смотрел на него, не отрываясь. В конце концов, он просто повернулся на бок, лицом к бассейну.</w:t>
+        <w:t>Маленький мерфолк спал тихо, даже погасив свой жемчужный ночник. Зефрос смотрел на него, не отрываясь. В конце концов, он просто повернулся на бок, лицом к бассейну.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Повелителю морских демонов, чей собственный пространственный карман был недоступен, было очень любопытно, что же там продаётся.</w:t>
+        <w:t>Повелителю морских демонов, чей собственный инвентарь был недоступен, было очень любопытно, что же там продаётся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они завтракали втроём. Когда Лу Наньцзяэр доел, Зефрос сходил за добавкой. Затем он взял маленькую миску и налил немного себе. Нужно было запомнить вкусовые предпочтения маленькой русалки, чтобы в будущем повторить успех. С присущей ему элегантностью Зефрос поднёс миску ко рту…</w:t>
+        <w:t>Они завтракали втроём. Когда Лу Наньцзяэр доел, Зефрос сходил за добавкой. Затем он взял маленькую миску и налил немного себе. Нужно было запомнить вкусовые предпочтения маленького мерфолка, чтобы в будущем повторить успех. С присущей ему элегантностью Зефрос поднёс миску ко рту…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[[Лайенджо]: Что случилось, ты притащил домой ту дикую русалку?]</w:t>
+        <w:t>[[Лайенджо]: Что случилось, ты притащил домой того дикого мерфолка?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[[Лайенджо]: Да ладно, брат, ты серьёзно? Не смог купить на аукционе, так просто украл? В любом случае, она должна быть твоей, да?]</w:t>
+        <w:t>[[Лайенджо]: Да ладно, брат, ты серьёзно? Не смог купить на аукционе, так просто украл? В любом случае, он должен был стать твоим, да?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4174,51 +4174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Наньцзяэр стал ждать. Он всегда был терпелив — в конце концов, делать ему было больше нечего. Поэтому, когда Зефрос вернулся, он увидел, как голубоволосая русалка с серебряным хвостом, подперев подбородок руками, сидит за столом и спокойно ждёт его.</w:t>
+        <w:t>Лу Наньцзяэр стал ждать. Он всегда был терпелив — в конце концов, делать ему было больше нечего. Поэтому, когда Зефрос вернулся, он увидел, как голубоволосый мерфолк с серебряным хвостом, подперев подбородок руками, сидит за столом и спокойно ждёт его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>