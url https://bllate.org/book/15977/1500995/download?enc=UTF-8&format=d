--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Спасибо! Повелитель так добр к своему слуге, — растроганно произнёс Зефрос. — Русалочка и защищать его собирается, и вещи дарит, хотя у самого ничего нет. Эта маска...»</w:t>
+        <w:t>«Спасибо! Повелитель так добр к своему слуге, — растроганно произнёс Зефрос. — Маленький мерфолк и защищать его собирается, и вещи дарит, хотя у самого ничего нет. Эта маска...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он попробовал надеть её и мысленно представил себе… Поскольку у него не было заранее заготовленного образа, он просто вообразил внешность главаря наёмников. В следующую секунду у края бассейна появился тот самый предводитель отряда, с частичным вибрационным ножом на поясе.</w:t>
+        <w:t>Он попробовал надеть её и мысленно представил себе… Поскольку у него не было заранее заготовленного образа, он просто вообразил внешность главаря наёмников. В следующую секунду у края бассейна появился тот самый предводитель отряда, с частичным вибрационным боевым ножом на поясе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ой! — благородная дама с тёмными волосами семенящими шажками подбежала к краю бассейна. — Русалочка здесь!</w:t>
+        <w:t>— Ой! — благородная дама с тёмными волосами семенящими шажками подбежала к краю бассейна. — Маленький мерфолк здесь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ещё и меня винит, — вспыхнула госпожа Цзи. — А ты бы раньше сказал, что привёл русалочку домой!</w:t>
+        <w:t>— Ещё и меня винит, — вспыхнула госпожа Цзи. — А ты бы раньше сказал, что привёл маленького мерфолка домой!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>