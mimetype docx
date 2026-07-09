--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Слугой не становятся по одному лишь желанию, — сирена холодно сощурился. — Подписанные людьми бумаги не имеют силы — для этого требуется личное одобрение Повелителя. И если ты решил, что раз меня обманули дважды, то я — лёгкая добыча, ты глубоко ошибаешься»</w:t>
+        <w:t>«Слугой не становятся по одному лишь желанию, — морской демон холодно сощурился. — Подписанные людьми бумаги не имеют силы — для этого требуется личное одобрение Повелителя. И если ты решил, что раз меня обманули дважды, то я — лёгкая добыча, ты глубоко ошибаешься»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В следующий миг Зефрос спокойно накрыл ладонь сирены своей.</w:t>
+        <w:t>В следующий миг Зефрос спокойно накрыл ладонь морского демона своей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это была его ошибка. Какого ответа он ожидал от неграмотной русалочки?</w:t>
+        <w:t>Это была его ошибка. Какого ответа он ожидал от неграмотного мерфолка?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сирена не мог вспомнить. Это был всего лишь сиюминутный порыв, а с тех пор прошло уже столько дней.</w:t>
+        <w:t>Морской демон не мог вспомнить. Это был всего лишь сиюминутный порыв, а с тех пор прошло уже столько дней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Настроение мгновенно улучшилось. Видя радость сирены, юноша тоже втайне обрадовался.</w:t>
+        <w:t>Настроение мгновенно улучшилось. Видя радость морского демона, юноша тоже втайне обрадовался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это была неправда. Но он не мог объяснить русалочке всё, что связано с перерождением.</w:t>
+        <w:t>Это была неправда. Но он не мог объяснить мерфолку всё, что связано с перерождением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Что с вами, Повелитель?» — с беспокойством спросил Зефрос, заметив, что сирена чем-то озабочен.</w:t>
+        <w:t>«Что с вами, Повелитель?» — с беспокойством спросил Зефрос, заметив, что морской демон чем-то озабочен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>