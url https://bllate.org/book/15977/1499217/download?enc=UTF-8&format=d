--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Люк сдвинулся в сторону, и Зефрос, неся на руках голубоволосую русалку, спустился по трапу.</w:t>
+        <w:t>Люк сдвинулся в сторону, и Зефрос, неся на руках голубоволосого мерфолка, спустился по трапу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Зефрос только что опустил его в бассейн. Недовольная русалка обдала юношу брызгами с ног до головы.</w:t>
+        <w:t>Зефрос только что опустил его в бассейн. Недовольный мерфолк обдал юношу брызгами с ног до головы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,83 +430,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В воду уже добавлена питательная минеральная соль в рекомендованной пропорции. Прошу господина русалку сначала попробовать привыкнуть, а потом решим, нужно ли корректировать концентрацию.</w:t>
-[...31 lines deleted...]
-        <w:t>— Это наш почтенный повелитель, — сказал Зефрос, передавая его слова маленькой русалке.</w:t>
+        <w:t>— В воду уже добавлена питательная минеральная соль в рекомендованной пропорции. Прошу господина мерфолка сначала попробовать привыкнуть, а потом решим, нужно ли корректировать концентрацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это наш почтенный повелитель, — сказал Зефрос, передавая его слова маленькому мерфолку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В глазах Зефроса это выглядело так, будто маленькая русалка просто остолбенела.</w:t>
+        <w:t>В глазах Зефроса это выглядело так, будто маленький мерфолк просто остолбенел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Они думали… пригласить вас на аукцион, но в качестве товара, а не гостя», — Зефрос мысленно закончил фразу. Этот факт не стоило озвучивать сейчас, хотя он и привёз маленькую русалку домой, а не отпустил сразу в море, именно для того, чтобы в ближайшие дни показать ему, насколько опасны и коварны люди.</w:t>
+        <w:t>«Они думали… пригласить вас на аукцион, но в качестве товара, а не гостя», — Зефрос мысленно закончил фразу. Этот факт не стоило озвучивать сейчас, хотя он и привёз маленького мерфолка домой, а не отпустил сразу в море, именно для того, чтобы в ближайшие дни показать ему, насколько опасны и коварны люди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он помог маленькой русалке вспомнить — ведь тот смотрел во все глаза, ничуть не боясь. И Лу Наньцзяэр наконец понял, что голова, насаженная на копьё рыцаря, принадлежала капитану. Что же до некоего командира наёмников…</w:t>
+        <w:t>Он помог маленькому мерфолку вспомнить — ведь тот смотрел во все глаза, ничуть не боясь. И Лу Наньцзяэр наконец понял, что голова, насаженная на копьё рыцаря, принадлежала капитану. Что же до некоего командира наёмников…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Единственная в мире дикая русалка была продана на Позолоченном Берегу за баснословную цену. Но при подписании контракта возникла проблема: отряд наёмников и океанское судно не смогли доказать, что русалка принадлежит им на законных основаниях, и аукцион должен был быть признан недействительным.</w:t>
+        <w:t>Единственный в мире дикий мерфолк был продан на Позолоченном Берегу за баснословную цену. Но при подписании контракта возникла проблема: отряд наёмников и океанское судно не смогли доказать, что мерфолк принадлежит им на законных основаниях, и аукцион должен был быть признан недействительным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Разразился кровавый конфликт. Председатель торговой палаты и капитан океанского судна погибли. Зефрос, раненый, скрылся, и его судьба была неизвестна. Прекрасная дикая русалка также исчезла в суматохе…</w:t>
+        <w:t>Разразился кровавый конфликт. Председатель торговой палаты и капитан океанского судна погибли. Зефрос, раненый, скрылся, и его судьба была неизвестна. Прекрасный дикий мерфолк также исчез в суматохе…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юноша на это, разумеется, не согласился. Не говоря уже о том, что ему нужно было побыть со своей маленькой русалкой, его родители жили в старом особняке, где было полно слуг. Согласись он на видеозвонок, и кто-нибудь мог увидеть то, чего не следовало, что создало бы лишние проблемы.</w:t>
+        <w:t>Юноша на это, разумеется, не согласился. Не говоря уже о том, что ему нужно было побыть со своим маленьким мерфолком, его родители жили в старом особняке, где было полно слуг. Согласись он на видеозвонок, и кто-нибудь мог увидеть то, чего не следовало, что создало бы лишние проблемы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4302,51 +4302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[- Экскурсия по поместье]</w:t>
+        <w:t>[- Экскурсия по поместью]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4526,83 +4526,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Такой дизайн был выбран с учётом того, что русалка — тоже хозяин этого дома, и она должна иметь возможность свободно и комфортно перемещаться по всем помещениям», — пояснил слуга.</w:t>
-[...31 lines deleted...]
-        <w:t>«Здесь гостиная. Оттуда можно попасть в столовую зону. Есть также надводные и подводные зоны отдыха и развлечений. Однако, поскольку в поместье ещё ни разу не жила русалка, многих удобств не хватает. Придётся дооборудовать позже. Если почтенному повелителю что-то понадобится, пожалуйста, не стесняйтесь говорить… Я думаю, молодой господин сделает всё возможное, чтобы исполнить ваше желание».</w:t>
+        <w:t>«Такой дизайн был выбран с учётом того, что мерфолк — тоже хозяин этого дома, и он должен иметь возможность свободно и комфортно перемещаться по всем помещениям», — пояснил слуга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Здесь гостиная. Оттуда можно попасть в столовую зону. Есть также надводные и подводные зоны отдыха и развлечений. Однако, поскольку в поместье ещё ни разу не жил мерфолк, многих удобств не хватает. Придётся дооборудовать позже. Если почтенному повелителю что-то понадобится, пожалуйста, не стесняйтесь говорить… Я думаю, молодой господин сделает всё возможное, чтобы исполнить ваше желание».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6030,51 +6030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его маленькая русалка всё ещё помнила о деньгах. А он-то думал, что тот давно забыл.</w:t>
+        <w:t>Его маленький мерфолк всё ещё помнил о деньгах. А он-то думал, что тот давно забыл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>