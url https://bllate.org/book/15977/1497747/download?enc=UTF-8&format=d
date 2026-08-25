--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мы, люди, редко обращаемся друг к другу по полному имени, разве что в официальной обстановке. В повседневной жизни мы используем имя или фамилию, а близкие люди часто придумываютласковые прозвища — прозвища. Вы можете называть меня Зеф, Зефро, Зек… или как-нибудь ещё.</w:t>
+        <w:t>— Мы, люди, редко обращаемся друг к другу по полному имени, разве что в официальной обстановке. В повседневной жизни мы используем имя или фамилию, а близкие люди часто придумывают ласковые прозвища. Вы можете называть меня Зеф, Зефро, Зек… или как-нибудь ещё.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Божественные служители переглянулись. Раз уж ошибка совершена, лучше рискнуть, чем умереть немедленно. Снова проигнорировав вариант с пробуждением Бога-ОТца, они надавили на Систему, потребовав помешать Зефросу отпустить Лу Наньцзяэра.</w:t>
+        <w:t>Божественные служители переглянулись. Раз уж ошибка совершена, лучше рискнуть, чем умереть немедленно. Снова проигнорировав вариант с пробуждением Бога-Отца, они надавили на Систему, потребовав помешать Зефросу отпустить Лу Наньцзяэра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>