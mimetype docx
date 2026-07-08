--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Зефрос… Тот, кто выкупил русалку — это Зефрос!</w:t>
+        <w:t>— Зефрос… Тот, кто выкупил мерфолка — это Зефрос!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поскольку русалку привезли именно они, охрана зала их не задержала. Группой они один за другим вошли в зал переговоров.</w:t>
+        <w:t>Поскольку мерфолка привезли именно они, охрана зала их не задержала. Группой они один за другим вошли в зал переговоров.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Не стоит беспокоиться о таких пустяках. Лучше… сходи и посмотри, как там моя маленькая русалочка».</w:t>
+        <w:t>«Не стоит беспокоиться о таких пустяках. Лучше… сходи и посмотри, как там мой маленький мерфолк».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Твоя русалочка, похоже, неплохо развлекается», — сообщила она.</w:t>
+        <w:t>«Твой маленький мерфолк, похоже, неплохо развлекается», — сообщила она.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>