--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Почувствовав, как его тянут вниз, главарь наёмников замер и снова скосил глаза. Проследив взглядом по холодным белым пальцам, сжимавшим матово-чёрные ножны, он встретился с чистыми, ясными глазами голубоволосой русалки.</w:t>
+        <w:t>Почувствовав, как его тянут вниз, главарь наёмников замер и снова скосил глаза. Проследив взглядом по холодным белым пальцам, сжимавшим матово-чёрные ножны, он встретился с чистыми, ясными глазами голубоволосого мерфолка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Улыбка на лице наёмника застыла. Он начал осознавать, что ситуация выходит из-под контроля. А прекрасный морской демон, решив, что жадный человек просто не хочет делиться своей игрушкой, властно и грубо рванул клинок на себя.</w:t>
+        <w:t>Улыбка на лице наёмника застыла. Он начал осознавать, что ситуация выходит из-под контроля. А прекрасный мерфолк, решив, что жадный человек просто не хочет делиться своей игрушкой, властно и грубо рванул клинок на себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Нет, что это за русалка? Откуда такая сила? Где здесь хоть капля логики?»</w:t>
+        <w:t>«Нет, что это за мерфолк? Откуда такая сила? Где здесь хоть капля логики?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ситуация достигла критической точки. Капитан больше не мог просто наблюдать. На самом деле, он почувствовал неладное ещё тогда, когда русалка завладела оружием, но втайне надеялся, что наёмники справятся. Но… что он мог сделать теперь? Это существо не понимало человеческой речи, а подчинить его силой было невозможно. Единственное, что оставалось…</w:t>
+        <w:t>Ситуация достигла критической точки. Капитан больше не мог просто наблюдать. На самом деле, он почувствовал неладное ещё тогда, когда мерфолк завладел оружием, но втайне надеялся, что наёмники справятся. Но… что он мог сделать теперь? Это существо не понимало человеческой речи, а подчинить его силой было невозможно. Единственное, что оставалось…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Дикая русалка. Это же просто огромный дикий зверь… Всё, конец. Похоже, сегодня я здесь и полягу», — с отчаянием думал капитан. Однако боли от удара всё не было. Вместо этого… возможно, это была иллюзия от страха, но ему показалось, что ему становится прохладно.</w:t>
+        <w:t>«Дикий мерфолк. Это же просто огромный дикий зверь… Всё, конец. Похоже, сегодня я здесь и полягу», — с отчаянием думал капитан. Однако боли от удара всё не было. Вместо этого… возможно, это была иллюзия от страха, но ему показалось, что ему становится прохладно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Теперь он понял, почему не смог вытащить оружие. Осмотрев ножны, он увидел на них четкие вмятины, оставленные пальцами русалки.</w:t>
+        <w:t>Теперь он понял, почему не смог вытащить оружие. Осмотрев ножны, он увидел на них четкие вмятины, оставленные пальцами мерфолка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Такая русалка…» — мысли мужчины заработали в ином направлении. Лу Наньцзяэр, заметив его возвращение, одарил его одобрительным взглядом.</w:t>
+        <w:t>«Такой мерфолк…» — мысли мужчины заработали в ином направлении. Лу Наньцзяэр, заметив его возвращение, одарил его одобрительным взглядом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>