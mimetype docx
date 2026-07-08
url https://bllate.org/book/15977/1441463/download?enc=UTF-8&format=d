--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Ну как, Хозяин? Эти украшения очень ценные и красивые, правда? Так давайте продолжим выполнять квесты!» — бодро воодушевлял помощник. И тут же получил в ответ взгляд, полный сочувствия к умственно отсталым.</w:t>
+        <w:t>«Ну как, Хозяин? Эти украшения очень ценные и красивые, правда? Так давайте продолжим выполнять квесты!» — бодро воодушевляла помощница. И тут же получила в ответ взгляд, полный сочувствия к умственно отсталым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Потому что переселенцы обычно имеют преимущество перед местными жителями, и им не нужно разбираться с уже существующими социальными связями. Конечно, мы иногда привязываем и местных, но по вышеуказанным причинам это случается реже. Простите, что мы ошиблись с вашей личностью…» — помощник поклонился ему. Если бы она могла, она бы с радостью заменила его на послушную маленькую русалку, с морскими демонами было слишком сложно, у-у-у.</w:t>
+        <w:t>«Потому что переселенцы обычно имеют преимущество перед местными жителями, и им не нужно разбираться с уже существующими социальными связями. Конечно, мы иногда привязываем и местных, но по вышеуказанным причинам это случается реже. Простите, что мы ошиблись с вашей личностью…» — помощница поклонилась ему. Если бы она могла, она бы с радостью заменила его на послушную маленькую русалку, с морскими демонами было слишком сложно, у-у-у.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Куда уйдёт? Я и есть главный злодей, я же здесь, — Лу Наньцзяэр был недоволен тем, что помощник постоянно говорит о Зефросе и не признаёт его новый статус.</w:t>
+        <w:t>— Куда уйдёт? Я и есть главный злодей, я же здесь, — Лу Наньцзяэр был недоволен тем, что помощница постоянно говорит о Зефросе и не признаёт его новый статус.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Система инстинктивно крикнула, собираясь предупредить его не приближаться, ведь неизвестно, что за люди на судне. Но тут же вспомнила об ужасающих боевых заслугах своего носителя… Эх, для тех людей это тоже неизвестно, хорошо это или плохо. Помощник с тревогой поспешил за ним.</w:t>
+        <w:t>Система инстинктивно крикнула, собираясь предупредить его не приближаться, ведь неизвестно, что за люди на судне. Но тут же вспомнила об ужасающих боевых заслугах своего носителя… Эх, для тех людей это тоже неизвестно, хорошо это или плохо. Помощница с тревогой поспешила за ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>