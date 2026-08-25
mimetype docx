--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дети прислуги во дворе могли издеваться над ним как хотели. Мальчик знал лишь, что он, кажется, из рода Ли, в отличие от этих людей.</w:t>
+        <w:t>Дети прислуги во дворе могли издеваться над ним как хотели. Мальчик знал лишь, что он, кажется, из клана Ли, в отличие от этих людей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Скоро я представлю тебя твоему благодетелю.</w:t>
+        <w:t>— Скоро я представлю тебя твоей благодетельнице.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В его присутствии ты не должен говорить ничего лишнего. Мне всё равно, что ты думаешь на самом деле и насколько черна твоя душа. Перед ним ты должен быть весёлым и жизнерадостным, понял? Как ты изображал вначале. Будет лучше, если ты сможешь по-настоящему притвориться ребёнком и хоть немного его порадовать.</w:t>
+        <w:t>— В её присутствии ты не должен говорить ничего лишнего. Мне всё равно, что ты думаешь на самом деле и насколько черна твоя душа. Перед ней ты должен быть весёлым и жизнерадостным, понял? Как ты изображал вначале. Будет лучше, если ты сможешь по-настоящему притвориться ребёнком и хоть немного её порадовать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>