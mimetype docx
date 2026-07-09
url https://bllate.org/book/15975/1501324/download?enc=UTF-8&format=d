--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тот взял свиток и, листая, спросил:</w:t>
+        <w:t>Тот взял список и, листая, спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Подожди, — он закрыл папку и вернул её помощнику. — Слова одной Цуй Синмяо — это ещё не всё. Я договорился с другими лекарями. Они приедут через несколько дней. Пусть сначала они тебя осмотрят.</w:t>
+        <w:t>— Подожди, — он закрыл папку и вернул её Жун Се. — Слова одной Цуй Синмяо — это ещё не всё. Я договорился с другими лекарями. Они приедут через несколько дней. Пусть сначала они тебя осмотрят.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Именно так поступил его двойник из романа «Подарить миру Лун Аотяня», и в итоге его убил возлюбленный ради просветления. Когда юноша впервые узнал об этом, он не мог смириться и хотел бежать. Но теперь, успокоившись, он думал иначе. Быть с любимым человеком, жить в поместье, построенном по их общему замыслу, провести вместе долгие годы — что может быть прекраснее? Нужно ценить то, что имеешь.</w:t>
+        <w:t>Именно так поступил его двойник из романа «Подарить миру Лун Аотяня», и в итоге его убил возлюбленный ради просветления. Когда юноша впервые узнал об этом, он не мог смириться и хотел бежать. Но теперь, успокоившись, он думал иначе. Быть с любимым человеком, жить в горной вилле «Тающий снег», построенной по их общему замыслу, провести вместе долгие годы — что может быть прекраснее? Нужно ценить то, что имеешь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— …Хорошо, — хоть управляющий и не понимал, как заклинатель уровня Зародыша Души мог устать от просмотра списка, но раз хозяин не отстранился от дел полностью, он мог спокойно двигаться дальше.</w:t>
+        <w:t>— …Хорошо, — хоть управляющий и не понимал, как заклинатель уровня Зародыша души мог устать от просмотра списка, но раз хозяин не отстранился от дел полностью, он мог спокойно двигаться дальше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Забавные эти люди из клана Шэнь, — тот вскрыл письмо. Управляющий наклонился, чтобы посмотреть. Внутри было две толстые пачки бумаг: письмо от старого господина, отчёты от мужчин главной ветви семьи и длинное послание от главного управляющего Шэня по поводу отбора. В общих чертах говорилось, что Второй молодой господин наконец-то одумался, дело это государственной важности, и они сделают всё возможное, чтобы подобрать достойного преемника на пост распорядителя виллы «Тающий снег».</w:t>
+        <w:t>— Забавные эти люди из клана Шэнь, — тот вскрыл письмо. Управляющий наклонился, чтобы посмотреть. Внутри было две толстые пачки бумаг: письмо от старого господина, отчёты от мужчин главной ветви семьи и длинное послание от главного управляющего Шэня по поводу отбора. В общих чертах говорилось, что Второй молодой господин наконец-то одумался, дело это государственной важности, и они сделают всё возможное, чтобы подобрать достойного преемника на пост главного управляющего горной виллы «Тающий снег».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В назначенный день Жун Се с самого утра отправился к входу в защитную формацию, чтобы встретить гостей. Каково же было его удивление, когда он увидел, что Дядя Шэнь уже там. Перед ним простиралось море чёрных макушек — целая толпа детей.</w:t>
+        <w:t>В назначенный день Жун Се с самого утра отправился к входу в защитную формацию, чтобы встретить гостей. Каково же было его удивление, когда он увидел, что Главный управляющий Шэнь уже там. Перед ним простиралось море чёрных макушек — целая толпа детей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это отбор слуг для великого Святого Меча Шэня, одного из трёх Арбитров, хозяина виллы «Тающий снег»! Если что-то пойдёт не так, вы за это ответите? — главный управляющий потряс в воздухе конвертом, его лицо выражало крайнюю надменность.</w:t>
+        <w:t>— Это отбор слуг для великого Святого Меча Шэня, одного из трёх Арбитров, хозяина горной виллы «Тающий снег»! Если что-то пойдёт не так, вы за это ответите? — главный управляющий потряс в воздухе конвертом, его лицо выражало крайнюю надменность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Кто у вас главный? Позовите его ко мне! — увидев, что высокомерие не действует, Дядя Шэнь вышел из себя. — Вы что творите, безрассудные! Говорю вам, так дела не делаются! Будущее секты Духовного Зеркала будет разрушено вашими руками!</w:t>
+        <w:t>— Кто у вас главный? Позовите его ко мне! — увидев, что высокомерие не действует, Главный управляющий Шэнь вышел из себя. — Вы что творите, безрассудные! Говорю вам, так дела не делаются! Будущее секты Духовного Зеркала будет разрушено вашими руками!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,83 +1934,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дядя Шэнь, в списке, который отобрал Второй господин, действительно было одиннадцать человек. Мы запросили пропуск на двенадцать.</w:t>
-[...31 lines deleted...]
-        <w:t>— Не надо мне тут сказки рассказывать! Другие тебя не знают, а я-то знаю! Этот список наверняка ты сам набросал. Разве Второму господину есть дело до таких мелочей? — усмехнулся мужчина.</w:t>
+        <w:t>— Дядя Шэнь, в списке, который отобрал Второй молодой господин, действительно было одиннадцать человек. Мы запросили пропуск на двенадцать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не надо мне тут сказки рассказывать! Другие тебя не знают, а я-то знаю! Этот список наверняка ты сам набросал. Разве Второму молодому господину есть дело до таких мелочей? — усмехнулся мужчина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дядя Шэнь, вы ошибаетесь. У меня нет таких полномочий. Список утверждал лично Второй господин. На вашем письме стоит его печать. Он очень серьёзно относится к этому делу, — мягко пояснил Жун Се.</w:t>
+        <w:t>— Дядя Шэнь, вы ошибаетесь. У меня нет таких полномочий. Список утверждал лично Второй молодой господин. На вашем письме стоит его печать. Он очень серьёзно относится к этому делу, — мягко пояснил Жун Се.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,83 +2190,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вскоре главный управляющий и одиннадцать кандидатов в слуги стояли перед воротами виллы «Тающий снег». Её величие и размах поразили их. Некоторое время они стояли в полном оцепенении.</w:t>
-[...31 lines deleted...]
-        <w:t>— Такая огромная вилла, и даже нет никого, кто бы встретил гостей, — пробормотал Дядя Шэнь, прождав довольно долго. Он вспомнил, как мамка Ван, вернувшись ни с чем со своим младшим сыном, всем рассказывала, какая вилла большая, но пустая, как барабан — нет ни одного слуги, и всё единолично захапал Жун Се.</w:t>
+        <w:t>Вскоре главный управляющий и одиннадцать кандидатов в слуги стояли перед воротами горной виллы «Тающий снег». Её величие и размах поразили их. Некоторое время они стояли в полном оцепенении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Такая огромная вилла, и даже нет никого, кто бы встретил гостей, — пробормотал Главный управляющий Шэнь, прождав довольно долго. Он вспомнил, как мамка Ван, вернувшись ни с чем со своим младшим сыном, всем рассказывала, какая вилла большая, но пустая, как барабан — нет ни одного слуги, и всё единолично захапал Жун Се.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>