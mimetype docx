--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Шэнь Бинсы, Шэнь Бинсы! — он направил духовную силу, чтобы оттащить его, опасаясь, что его отбросит защитная аура.</w:t>
+        <w:t>— Шэнь Бинсы, Шэнь Бинсы! — он направил духовную силу, чтобы оттащить его, опасаясь, что его отбросит защитная духовная ци.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Главный управляющий семьи Шэнь в последнее время часто связывается со мной. Говорит, что хочет прислать сюда слуг. Я просмотрел списки, там есть довольно неплохие кандидаты.</w:t>
+        <w:t>— Главный управляющий Шэнь в последнее время часто связывается со мной. Говорит, что хочет прислать сюда слуг. Я просмотрел списки, там есть довольно неплохие кандидаты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Зачем? — его лицо потемнело. — Зачем пускать сюда людей из клана Шэнь? От них одни проблемы, никакой помощи. Я не согласен!</w:t>
+        <w:t>— Зачем? — его лицо потемнело. — Зачем пускать сюда людей из семьи Шэнь? От них одни проблемы, никакой помощи. Я не согласен!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>