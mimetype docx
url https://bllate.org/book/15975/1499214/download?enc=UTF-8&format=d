--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Братец Жун, я только что провела диагностику с помощью уникальной техники нашей секты «Духовное зондирование», — серьёзно сказала Цуй Синмяо. — Скажу сразу: корень проблемы — в твоих духовных корнях.</w:t>
+        <w:t>— Старший брат Жун, я только что провела диагностику с помощью уникальной техники нашей секты «Духовное зондирование», — серьёзно сказала Цуй Синмяо. — Скажу сразу: корень проблемы — в твоих духовных корнях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет. Я же сказала, у братца Жуна корни «расходного» типа. Каждый раз, когда он превышает предел, он истощает их… Он, должно быть, какое-то время сильно перенапрягался, и теперь они серьёзно повреждены. Вернуться к прежнему состоянию невозможно.</w:t>
+        <w:t>— Нет. Я же сказала, у старшего брата Жуна корни «расходного» типа. Каждый раз, когда он превышает предел, он истощает их… Он, должно быть, какое-то время сильно перенапрягался, и теперь они серьёзно повреждены. Вернуться к прежнему состоянию невозможно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Именно так. Даже камень, собирающий дух, не поможет восстановить корни… — Цуй Синмяо заметила явное недовольство на лице собеседника и вздохнула. — Не все так одарены, как ты. Состояние братца Жуна — это участь большинства. Не веришь — спроси в своей внутренней секте, сколько учеников ежегодно отчисляют за провал на стадии Закладки фундамента. Кого больше: тех, кто преуспел, или тех, кто потерпел неудачу?</w:t>
+        <w:t>— Именно так. Даже камень, собирающий дух, не поможет восстановить корни… — Цуй Синмяо заметила явное недовольство на лице собеседника и вздохнула. — Не все так одарены, как ты. Состояние старшего брата Жуна — это участь большинства. Не веришь — спроси в своей внутренней секте, сколько учеников ежегодно отчисляют за провал на стадии Закладки фундамента. Кого больше: тех, кто преуспел, или тех, кто потерпел неудачу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Конечно, у меня были и другие, личные причины… из-за которых я немного перегнула палку, и братец Жун упал в обморок в оружейной. Прости меня, — девушка опустила голову, извиняясь.</w:t>
+        <w:t>— Конечно, у меня были и другие, личные причины… из-за которых я немного перегнула палку, и старший брат Жун упал в обморок в оружейной. Прости меня, — девушка опустила голову, извиняясь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В моей вине тоже, братец Жун. Я знаю, что ты уже очень устал, готовясь к моему приезду, и потратил почти всю энергию, а я ещё и устроила в оружейной ссору из-за пустяка… — признавая свою ошибку, Цуй Синмяо вдруг возмущённо добавила: — Но это не только моя вина! Шэнь Бинсы обманул меня, так что он несёт как минимум половину ответственности!</w:t>
+        <w:t>— В моей вине тоже, старший брат Жун. Я знаю, что ты уже очень устал, готовясь к моему приезду, и потратил почти всю энергию, а я ещё и устроила в оружейной ссору из-за пустяка… — признавая свою ошибку, Цуй Синмяо вдруг возмущённо добавила: — Но это не только моя вина! Шэнь Бинсы обманул меня, так что он несёт как минимум половину ответственности!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хм, — выплеснув эмоции, Цуй Синмяо продолжила: — Братец Жун, по моим наблюдениям, хотя на вилле ты, кажется, ничем не занят, на самом деле здесь много скрытых опасностей, связанных с чрезмерным расходом сил. Например, разбор небесных материалов и земных сокровищ. Это опасное дело, и впредь ты не должен заниматься им лично. Пусть Святой Меча делает это сам или найдёт кого-нибудь. В общем, тебе нельзя.</w:t>
+        <w:t>— Хм, — выплеснув эмоции, Цуй Синмяо продолжила: — Старший брат Жун, по моим наблюдениям, хотя на вилле ты, кажется, ничем не занят, на самом деле здесь много скрытых опасностей, связанных с чрезмерным расходом сил. Например, разбор небесных материалов и земных сокровищ. Это опасное дело, и впредь ты не должен заниматься им лично. Пусть Святой Меча делает это сам или найдёт кого-нибудь. В общем, тебе нельзя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я бы посоветовала даже не наблюдать. Особенно это касается твоей оружейной. Братцу Жуну нельзя делать туда ни шагу. В таком месте, где собрано столько сокровищ и духовное давление так велико, даже простое пребывание истощает силы. Для него в этом нет никакой пользы, — Цуй Синмяо словно вылила на них ушат холодной воды.</w:t>
+        <w:t>— Я бы посоветовала даже не наблюдать. Особенно это касается твоей оружейной. Старшему брату Жуну нельзя делать туда ни шагу. В таком месте, где собрано столько сокровищ и духовное давление так велико, даже простое пребывание истощает силы. Для него в этом нет никакой пользы, — Цуй Синмяо словно вылила на них ушат холодной воды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И ещё, повседневное поддержание виллы тоже требует много магии. Я советую братцу Жуну делать что-то, но не всё. И лучше использовать талисманы и артефакты, а не свою собственную духовную энергию. Сократи её использование до трети от прежнего.</w:t>
+        <w:t>— И ещё, повседневное поддержание виллы тоже требует много магии. Я советую старшему брату Жуну делать что-то, но не всё. И лучше использовать талисманы и артефакты, а не свою собственную духовную энергию. Сократи её использование до трети от прежнего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Братец Жун? — голос девушки вырвал его из размышлений.</w:t>
+        <w:t>— Старший брат Жун? — голос девушки вырвал его из размышлений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Братец Жун, сначала пообещай мне, что никому не расскажешь о том, что я тебе сейчас открою, хорошо?</w:t>
+        <w:t>— Старший брат Жун, сначала пообещай мне, что никому не расскажешь о том, что я тебе сейчас открою, хорошо?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>