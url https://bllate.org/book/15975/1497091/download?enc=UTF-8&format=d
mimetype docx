--- v0 (2026-05-23)
+++ v1 (2026-07-07)
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Конечно, в этом нет никаких проблем. Поскольку дева Цуй — почётная гостья второго господина, мне не жаль поделиться таким простым рецептом.</w:t>
+        <w:t>— Конечно, в этом нет никаких проблем. Поскольку дева Цуй — почётная гостья Второго молодого господина, мне не жаль поделиться таким простым рецептом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Иногда Бинсы… второй господин помогает, — ответил Жун Се.</w:t>
+        <w:t>— Иногда Бинсы… Второй молодой господин помогает, — ответил Жун Се.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>От волны духовной энергии огня, выпущенной Шэнь Бинсы, факелы на стенах вспыхнули один за другим, ярко осветив оружейную. Алое пламя плясало на лезвиях холодного оружия, словно россыпь метеоров на ночном небе.</w:t>
+        <w:t>От удара Духа огня, выпущенного Шэнь Бинсы, факелы на стенах вспыхнули один за другим, ярко осветив оружейную. Алое пламя плясало на лезвиях холодного оружия, словно россыпь метеоров на ночном небе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы ошибаетесь, дева Цуй, здесь только мечи и клинки, — раздался за её спиной мягкий голос. — Больше половины из них — артефакты высшего качества, а некоторые — знаменитые мечи древности. Каждый из них испил немало крови и обладает свирепым нравом. Хотя второй господин и подчинил их, их убийственная аура всё ещё может ранить на расстоянии. Дева Цуй, не подходите слишком близко.</w:t>
+        <w:t>— Вы ошибаетесь, дева Цуй, здесь только мечи и клинки, — раздался за её спиной мягкий голос. — Больше половины из них — артефакты высшего качества, а некоторые — знаменитые мечи древности. Каждый из них испил немало крови и обладает свирепым нравом. Хотя Второй молодой господин и подчинил их, их убийственная аура всё ещё может ранить на расстоянии. Дева Цуй, не подходите слишком близко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>