--- v0 (2026-05-25)
+++ v1 (2026-07-08)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Да ладно вам, не ссорьтесь. По-моему, всё логично. Ледяной Император никого не любит, а если и пришлось бы выбрать одного, то того, кто заботился о нём лучше всех. Кто может быть лучше домашнего няня-мужчины?]</w:t>
+        <w:t>[Да ладно вам, не ссорьтесь. По-моему, всё логично. Ледяной Император никого не любит, а если и пришлось бы выбрать одного, то того, кто заботился о нём лучше всех. Кто может быть лучше мужчины-няньки?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[«Та, кто в его сердце — на самом деле мужчина! Главный управляющий горной виллы „Тающий снег“, надёжный тыл и лучший друг на всю жизнь — Жун Се!»]</w:t>
+        <w:t>[«Его „женой“ в сердце оказался мужчина! Главный управляющий горной виллы „Тающий снег“, надёжный тыл и лучший друг на всю жизнь — Жун Се!»]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обойдя весь сад, юноша так и не нашёл друга. Он начал понимать, что дело серьёзно.</w:t>
+        <w:t>Обойдя весь сад, Шэнь Бинсы так и не нашёл друга. Он начал понимать, что дело серьёзно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>