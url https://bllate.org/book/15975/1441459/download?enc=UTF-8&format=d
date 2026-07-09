--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наверное, слухи о том, что он так и не смог достичь стадии Закладки фундамента, дошли до ушей великого хозяина виллы.</w:t>
+        <w:t>Наверное, слухи о том, что он так и не смог достичь стадии Закладки фундамента, дошли до ушей Великого господина виллы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>