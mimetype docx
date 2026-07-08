--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— К тому же, ты уже немолод. Пора бы и о себе подумать. Ни жены, ни детей. Кто о тебе в старости позаботится? Второй господин? Да он — великий хозяин виллы, великий Святой Меча! Целыми днями истребляет демонов и нечисть, великие дела вершит. Где ему найти время на тебя? — она снова подтолкнула Ван Му. — Уж лучше держи родственника при себе, укрепляйте узы. Семья — это ведь кость от кости, плоть от плоти. Когда этот мальчишка в будущем станет управлять такой огромной виллой, разве он тебя обидит?</w:t>
+        <w:t>— К тому же, ты уже немолод. Пора бы и о себе подумать. Ни жены, ни детей. Кто о тебе в старости позаботится? Второй господин? Да он — Великий господин виллы, великий Святой Меча! Целыми днями истребляет демонов и нечисть, великие дела вершит. Где ему найти время на тебя? — она снова подтолкнула Ван Му. — Уж лучше держи родственника при себе, укрепляйте узы. Семья — это ведь кость от кости, плоть от плоти. Когда этот мальчишка в будущем станет управлять такой огромной виллой, разве он тебя обидит?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>