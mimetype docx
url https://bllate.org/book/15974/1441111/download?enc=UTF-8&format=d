--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Третий сжимал штурвал так, что на руках вздулись вены; всё его тело было напряжено до предела.</w:t>
+        <w:t>Юй Лаосань сжимал штурвал так, что на руках вздулись вены; всё его тело было напряжено до предела.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К его шее прижалось лезвие кинжала. В очередной вспышке молнии сталь холодно блеснула, и из-за спины Юя раздался зловещий голос:</w:t>
+        <w:t>К его шее прижалось лезвие кинжала. В очередной вспышке молнии сталь холодно блеснула, и из-за спины Юй Лаосаня раздался зловещий голос:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Третий, охваченный яростью, проревел во всю глотку:</w:t>
+        <w:t>Юй Лаосань, охваченный яростью, проревел во всю глотку:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Третий прикинул время, необходимое, чтобы добраться до места назначения. Если идти на полной скорости, быть может, они и успеют до начала ливня.</w:t>
+        <w:t>Юй Лаосань прикинул время, необходимое, чтобы добраться до места назначения. Если идти на полной скорости, быть может, они и успеют до начала ливня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,83 +558,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин, не надо! Только Юй Третий сможет найти дорогу в такой шторм! Пощадите его на этот раз! — взмолился старый рыбак.</w:t>
-[...31 lines deleted...]
-        <w:t>Затем он крикнул Юю Третьему:</w:t>
+        <w:t>— Господин, не надо! Только Юй Лаосань сможет найти дорогу в такой шторм! Пощадите его на этот раз! — взмолился старый рыбак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он крикнул Юй Лаосаню:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Все на борту мёртвой хваткой вцепились в ближайшие предметы, чтобы удержаться на ногах. Когда толчки немного утихли, Лю Хуаньсы, тот самый, что угрожал Юю Третьему кинжалом, услышал чей-то голос.</w:t>
+        <w:t>Все на борту мёртвой хваткой вцепились в ближайшие предметы, чтобы удержаться на ногах. Когда толчки немного утихли, Лю Хуаньсы, тот самый, что угрожал Юй Лаосаню кинжалом, услышал чей-то голос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Бессмертный Белого Журавля, защити нас, — благоговейно прошептал Юй Третий.</w:t>
+        <w:t>— Бессмертный Белого Журавля, защити нас, — благоговейно прошептал Юй Лаосань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А-а-а! — Юй Третий вскочил как ошпаренный и чуть не налетел на острый клюв, отчего тут же отпрянул назад.</w:t>
+        <w:t>— А-а-а! — Юй Лаосань вскочил как ошпаренный и чуть не налетел на острый клюв, отчего тут же отпрянул назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,83 +2318,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Третий, потирая щеку, пришёл в себя и разглядел своего спасителя: красная «шапочка», белое оперение, чёрный хвост, тонкие длинные ноги, на лодыжках — бумажные талисманы. Изящный и грациозный, он выглядел как создание из легенд.</w:t>
-[...31 lines deleted...]
-        <w:t>— Журавль, — пробормотал Юй Третий.</w:t>
+        <w:t>Юй Лаосань, потирая щеку, пришёл в себя и разглядел своего спасителя: красная «шапочка», белое оперение, чёрный хвост, тонкие длинные ноги, на лодыжках — бумажные талисманы. Изящный и грациозный, он выглядел как создание из легенд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Журавль, — пробормотал Юй Лаосань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да забудь ты про свою рыбу, Юй Третий вообще лодку потерял.</w:t>
+        <w:t>— Да забудь ты про свою рыбу, Юй Лаосань вообще лодку потерял.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав последние слова, Юй Третий ощутил, как к горлу подступает горе. Он присоединился к общему вою, колотя кулаками по земле:</w:t>
+        <w:t>Услышав последние слова, Юй Лаосань ощутил, как к горлу подступает горе. Он присоединился к общему вою, колотя кулаками по земле:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,83 +2638,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Юй Третий! Эти типы тоже здесь! — воскликнул один из рыбаков, заметив приспешников человека в чёрной шляпе.</w:t>
-[...31 lines deleted...]
-        <w:t>Юй Третий проследил за его взглядом и увидел фигуру в тёмно-синей одежде. Человек был закутан с ног до головы, а на широком поясе висела целая россыпь разноцветных камней, бамбуковых пробок, маленьких нефритовых тыкв и прочих непонятных безделушек.</w:t>
+        <w:t>— Юй Лаосань! Эти типы тоже здесь! — воскликнул один из рыбаков, заметив приспешников человека в чёрной шляпе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Лаосань проследил за его взглядом и увидел фигуру в тёмно-синей одежде. Человек был закутан с ног до головы, а на широком поясе висела целая россыпь разноцветных камней, бамбуковых пробок, маленьких нефритовых тыкв и прочих непонятных безделушек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вот же ублюдки! — хлопнул себя по ляжке Юй Третий.</w:t>
+        <w:t>— Вот же ублюдки! — хлопнул себя по ляжке Юй Лаосань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Третий испуганно отдёрнул руку и спрятался за журавля, откуда уже тише пробормотал:</w:t>
+        <w:t>Юй Лаосань испуганно отдёрнул руку и спрятался за журавля, откуда уже тише пробормотал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Благодарю вас, господин журавль, за спасение, — с улыбкой сказал Юй Третий.</w:t>
+        <w:t>— Благодарю вас, господин журавль, за спасение, — с улыбкой сказал Юй Лаосань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Третий вытаращил глаза и схватил за руку стоявшего рядом рыбака:</w:t>
+        <w:t>Юй Лаосань вытаращил глаза и схватил за руку стоявшего рядом рыбака:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, Юй Третий. Может, эти журавли — духи?</w:t>
+        <w:t>— Да, Юй Лаосань. Может, эти журавли — духи?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,51 +3118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Третий отвесил говорившему подзатыльник:</w:t>
+        <w:t>Юй Лаосань отвесил говорившему подзатыльник:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,115 +3246,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Самый крупный из них, Даньгэ, подошёл к Юю Третьему и протянул лапу, на которой висела деревянная дощечка.</w:t>
-[...63 lines deleted...]
-        <w:t>Даньгэ слегка кивнул. Огромная, выше человеческого роста птица держалась с таким достоинством, что Юй Третий и впрямь почувствовал, будто перед ним божественное создание. Он стал невольно почтителен, и даже дощечку снял с предельной осторожностью.</w:t>
+        <w:t>Самый крупный из них, Даньгэ, подошёл к Юй Лаосаню и протянул лапу, на которой висела деревянная дощечка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это… мне? — спросил Юй Лаосань, указывая на неё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даньгэ слегка кивнул. Огромная, выше человеческого роста птица держалась с таким достоинством, что Юй Лаосань и впрямь почувствовал, будто перед ним божественное создание. Он стал невольно почтителен, и даже дощечку снял с предельной осторожностью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,83 +3502,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Юй Третий, ты-то можешь прочитать?</w:t>
-[...31 lines deleted...]
-        <w:t>— Не толкайтесь, отойдите, — отмахнулся от них Юй Третий и, запинаясь, начал читать: — Ветер и дождь… своя какая-то жизнь… не…</w:t>
+        <w:t>— Юй Лаосань, ты-то можешь прочитать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не толкайтесь, отойдите, — отмахнулся от них Юй Лаосань и, запинаясь, начал читать: — Ветер и дождь… своя какая-то жизнь… не…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3694,115 +3694,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— С какой стати? — прижал её к груди Юй Третий.</w:t>
-[...63 lines deleted...]
-        <w:t>Слова товарища подействовали на Юя Третьего как ушат холодной воды, и его затуманенный гневом разум мгновенно прояснился.</w:t>
+        <w:t>— С какой стати? — прижал её к груди Юй Лаосань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Лаосань, нам с ним не справиться, — тихо напомнил один из рыбаков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова товарища подействовали на Юй Лаосаня как ушат холодной воды, и его затуманенный гневом разум мгновенно прояснился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даньгэ издал крик и встал между двумя группами, спиной к Юю Третьему, явно давая понять, что он на его стороне.</w:t>
+        <w:t>Даньгэ издал крик и встал между двумя группами, спиной к Юй Лаосаню, явно давая понять, что он на его стороне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3918,83 +3918,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Третий заметил, что с журавлём тот говорил куда вежливее, чем с ним. В его глазах он, видимо, и птицы не стоил.</w:t>
-[...31 lines deleted...]
-        <w:t>Взглянув на огромную птицу перед собой, Юй Третий был вынужден признать: да, он не ровня ни этой… ни одной из птиц в этой пещере.</w:t>
+        <w:t>Юй Лаосань заметил, что с журавлём тот говорил куда вежливее, чем с ним. В его глазах он, видимо, и птицы не стоил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взглянув на огромную птицу перед собой, Юй Лаосань был вынужден признать: да, он не ровня ни этой… ни одной из птиц в этой пещере.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4046,51 +4046,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Третий и его товарищи испытывали благоговейный трепет перед спасителями, а Лю Хуаньсы опасался неведомого Бессмертного Белого Журавля.</w:t>
+        <w:t>Юй Лаосань и его товарищи испытывали благоговейный трепет перед спасителями, а Лю Хуаньсы опасался неведомого Бессмертного Белого Журавля.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Священный журавль не нашёл того, в шляпе? — предположил рыбак рядом с Юем Третьим.</w:t>
+        <w:t>— Священный журавль не нашёл того, в шляпе? — предположил рыбак рядом с Юй Лаосанем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4206,51 +4206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вот и славно! Небеса всё видят! — хлопнул в ладоши Юй Третий.</w:t>
+        <w:t>— Вот и славно! Небеса всё видят! — хлопнул в ладоши Юй Лаосань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Улыбка постепенно сползла с лица Юя Третьего, рыбаки тоже замолчали.</w:t>
+        <w:t>Улыбка постепенно сползла с лица Юй Лаосаня, рыбаки тоже замолчали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4590,51 +4590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Уголки губ Лю Хуаньсы изогнулись в предвкушающей усмешке. Он повернулся к Юю Третьему, разминая запястья. Двое его спутников сделали то же самое.</w:t>
+        <w:t>Уголки губ Лю Хуаньсы изогнулись в предвкушающей усмешке. Он повернулся к Юй Лаосаню, разминая запястья. Двое его спутников сделали то же самое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>