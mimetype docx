--- v0 (2026-05-25)
+++ v1 (2026-07-07)
@@ -654,83 +654,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дворец Цанлан, как великая и прославленная школа, состоял из трёх главных дворцов и Павильона Ночного Дождя, которыми управляли Пять Святых Цанлана.</w:t>
-[...31 lines deleted...]
-        <w:t>Из трёх обителей Дворцом Скорбящих Лебедей совместно управляли глава школы Лу Даоюань и Аптекарь Лу Даочуань. Дворцом Равного Небесам заведовала Мастер-механик Юй Таньвэй, Павильоном Ночного Дождя — Жэнь Люся, а Ци Цюин был хранителем Высшего Дворца.</w:t>
+        <w:t>Дворец Цанлан, как великая и прославленная секта, состоял из трёх главных дворцов и Павильона Ночного Дождя, которыми управляли Пять Святых Цанлана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из трёх обителей Дворцом Скорбящих Лебедей совместно управляли глава секты Лу Даоюань и Аптекарь Лу Даочуань. Дворцом Равного Небесам заведовала Мастер-механик Юй Таньвэй, Павильоном Ночного Дождя — Жэнь Люся, а Ци Цюин был хранителем Высшего Дворца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Откуда во дворе главы школы женщина? — пронеслось в голове. — Да ещё и в таком неопрятном виде сидит и расчёсывается?»</w:t>
+        <w:t>«Откуда во дворе главы секты женщина? — пронеслось в голове. — Да ещё и в таком неопрятном виде сидит и расчёсывается?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ассамблея должна была состояться совсем скоро, и во всей школе уже кипела подготовка. Ученики всех ветвей вставали с первыми лучами солнца. Ци Цюин, просидевший в добровольном заточении целый месяц, отвык от толпы. Проходя мимо главного зала, он услышал, как его окликнули:</w:t>
+        <w:t>Ассамблея должна была состояться совсем скоро, и во всей секте уже кипела подготовка. Ученики всех ветвей вставали с первыми лучами солнца. Ци Цюин, просидевший в добровольном заточении целый месяц, отвык от толпы. Проходя мимо главного зала, он услышал, как его окликнули:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что случилось? Какие беспорядки потребовали вмешательства и главы школы, и Мастера-механика?</w:t>
+        <w:t>— Что случилось? Какие беспорядки потребовали вмешательства и главы секты, и Мастера-механика?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бессмертный мастер замер.</w:t>
+        <w:t>Бессмертный господин замер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>При упоминании об этом тот вспомнил незнакомую женщину во дворе главы школы. Среди братьев по секте он был самым младшим и единственным, кто следовал Пути Бесстрастия. Для остальных найти себе спутницу было обычным делом. Но Лу Даоюань годами жертвовал сном и отдыхом ради секты. Все, от старейшин до учеников, были уверены, что глава секты никогда не свяжет себя узами брака. Поэтому, увидев ту женщину в синем, Ци Цюин, хоть и не удивился, почувствовал себя странно.</w:t>
+        <w:t>При упоминании об этом тот вспомнил незнакомую женщину во дворе главы секты. Среди братьев по секте он был самым младшим и единственным, кто следовал Пути Бесстрастия. Для остальных найти себе спутницу было обычным делом. Но Лу Даоюань годами жертвовал сном и отдыхом ради секты. Все, от старейшин до учеников, были уверены, что глава секты никогда не свяжет себя узами брака. Поэтому, увидев ту женщину в синем, Ци Цюин, хоть и не удивился, почувствовал себя странно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>