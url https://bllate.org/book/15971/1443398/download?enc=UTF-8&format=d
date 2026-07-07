--- v0 (2026-05-24)
+++ v1 (2026-07-07)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он выдохнул облачко мутной ци. Взгляд, в котором прежде ещё теплились человеческие чувства, теперь был полон ледяного инея. Одним движением руки Бесмертный господин сменил одеяние — оно снова стало безупречным.</w:t>
+        <w:t>Он выдохнул облачко мутной ци. Взгляд, в котором прежде ещё теплились человеческие чувства, теперь был полон ледяного инея. Одним движением руки Бессмертный господин сменил одеяние — оно снова стало безупречным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Возможно, он успешно прошёл Небесную Скорбь и его сила возросла, но исходившее от него давление стало ещё тяжелее. Он просто стоял молча, и от одного его вида становилось страшно. У всех ёкнуло сердце, и они тут же, как один, поклонились.</w:t>
+        <w:t>Возможно, он успешно преодолел скорбь и его сила возросла, но исходившее от него давление стало ещё тяжелее. Он просто стоял молча, и от одного его вида становилось страшно. У всех ёкнуло сердце, и они тут же, как один, поклонились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Может, из-за Небесной Скорби? — предположил другой. — Прошёл скорбь, и характер изменился?</w:t>
+        <w:t>— Может, из-за Преодоления скорби? — предположил другой. — Прошёл скорбь, и характер изменился?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>