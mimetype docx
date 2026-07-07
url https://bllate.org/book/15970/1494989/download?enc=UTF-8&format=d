--- v0 (2026-05-23)
+++ v1 (2026-07-07)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это означало, что теперь он мог совершенно беспрепятственно покинуть этот исследовательский институт.</w:t>
+        <w:t>Это означало, что теперь он мог совершенно беспрепятственно покинуть этот Научно-исследовательский институт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всё-таки в главном районе было слишком много людей.</w:t>
+        <w:t>Всё-таки в Главном городском районе было слишком много людей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Выпустить зомби на человеческую базу — это могло вызвать панику во всём городе.</w:t>
+        <w:t>Выпустить зомби на Базу человечества — это могло вызвать панику во всём городе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эта человеческая база была построена практически из-за этого института! А Ши Чанъюань был главной движущей силой всех исследований, неудивительно, что у него такой высокий уровень доступа.</w:t>
+        <w:t>Эта База человечества была построена практически из-за этого института! А Ши Чанъюань был главной движущей силой всех исследований, неудивительно, что у него такой высокий уровень доступа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>