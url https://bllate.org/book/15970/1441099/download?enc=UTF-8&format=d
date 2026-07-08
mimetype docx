--- v0 (2026-05-25)
+++ v1 (2026-07-08)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глядя на разбегающуюся толпу, Линь Лин немного пал духом, но тут же утешил себя мыслью, что он — Император зомби, и не стоит ему обращать внимание на неразвитых низкоуровневых мертвецов.</w:t>
+        <w:t>Глядя на разбегающуюся толпу, Линь Лин немного пал духом, но тут же утешил себя мыслью, что он — Император зомби, и не стоит ему обращать внимание на неразвитых низкоуровневых зомби.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лаборатория была разгромлена до основания. Всё, что можно было согнуть, — согнули, не пощадив даже ни единого листа бумаги. Среди них оказался и тот самый отчёт, который держал в руках зловещий учёный.</w:t>
+        <w:t>Лаборатория была разгромлена до основания. Всё, что можно было согнуть, — согнули, не пощадив даже ни единого листа бумаги. Среди них оказался и тот самый отчёт, который держал в руках зловещий Белый халат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>