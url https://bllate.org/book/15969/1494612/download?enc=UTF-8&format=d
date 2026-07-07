--- v0 (2026-05-23)
+++ v1 (2026-07-07)
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но по телефону подруга не могла заметить его виноватого вида.</w:t>
+        <w:t>Но по телефону мать не могла заметить его виноватого вида.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоило снять их, и лишь через несколько минут сдавленная кожа могла бы восстановиться. Ли Жань также заметил рядом с чётками тонкие красные полоски, словно следы от ударов.</w:t>
+        <w:t>Стоило снять их, и лишь через несколько минут сдавленная кожа могла бы восстановиться. Ли Жань также заметил рядом с бусинами бодхи тонкие красные полоски, словно следы от ударов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>