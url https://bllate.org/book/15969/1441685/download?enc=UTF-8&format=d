--- v0 (2026-05-24)
+++ v1 (2026-07-07)
@@ -3310,51 +3310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Учитель в сердцах бросал в него мелом, а парень с ухмылкой уворачивался.</w:t>
+        <w:t>Лао Бань в сердцах бросал в него мелом, а парень с ухмылкой уворачивался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тётя вернулась из-за границы и хотела вместе с мужем навестить своего сына. Но их племянник был очень занят, у него не было времени даже на обед. Женщина расстроилась, и отец Ци Чжи попытался договориться о встрече, но тот постоянно отвечал, что у него нет времени, и присылал своё расписание, забитое до отказа.</w:t>
+        <w:t>Тётя вернулась из-за границы и хотела вместе с мужем навестить своего сына. Но их двоюродный брат был очень занят, у него не было времени даже на обед. Женщина расстроилась, и отец Ци Чжи попытался договориться о встрече, но тот постоянно отвечал, что у него нет времени, и присылал своё расписание, забитое до отказа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>