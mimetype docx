--- v0 (2026-05-24)
+++ v1 (2026-07-27)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он лежал с закрытыми глазами до семи часов, когда зачинщик его бессонницы перевернулся и бесцеремонно закинул на него руку и ногу. Лицо юноши уткнулось Дуань Чжо в плечо, а ровное дыхание щекотало шею.</w:t>
+        <w:t>Он лежал с закрытыми глазами до семи часов, когда зачинщик его бессонницы перевернулся и бесцеремонно закинул на него руку и ногу. Лицо юноши уткнулось в плечо Дуань Чжо, а ровное дыхание щекотало шею.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вернувшись в комнату, он увидел, что Дуань Чжо уже сидел на кровати, надев перчатку на правую руку. Юноша так и не успел рассмотреть её без неё.</w:t>
+        <w:t>Вернувшись в комнату, он увидел, что Дуань Чжо уже сидел на кровати, надев перчатку на правую руку. Юноша так и не успел рассмотреть руку без неё.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В этот раз я приехал ненадолго, надеюсь, в следующий раз смогу остаться подольше, — сказал отец Дуань Чжо. — Я слышал от Сяо Цю, что у тебя замечательная мать. Надеюсь, в следующий раз я смогу навестить вас или мы сможем встретиться и поужинать все вместе.</w:t>
+        <w:t>— В этот раз я приехал ненадолго, надеюсь, в следующий раз смогу остаться подольше, — сказал Сун Чэн Дуань Чжо. — Я слышал от Сяо Цю, что у тебя замечательная мать. Надеюсь, в следующий раз я смогу навестить вас или мы сможем встретиться и поужинать все вместе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сун Чэн не решился сказать ему, что человек с возможностями Дуань Чжо наверняка уже побывал у всех светил медицины и вернулся на родину для поддерживающей терапии.</w:t>
+        <w:t>Сун Чэн не решился сказать ему, что, учитывая возможности Дуань Чжо, он наверняка уже побывал у всех светил медицины и вернулся на родину для поддерживающей терапии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>