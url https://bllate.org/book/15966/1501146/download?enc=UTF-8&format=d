--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[И фанаты ещё смеют хвалить с такой реверберацией, вот вам и доказательство, что он протеже, хе-хе.]</w:t>
+        <w:t>[И фанаты ещё смеют хвалить с такой реверберацией, вот вам и доказательство, что он из «Королевской семьи», хе-хе.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Протеже он и есть протеже, столько в него вкладывают, а он всё равно не тянет.]</w:t>
+        <w:t>[«Королевская семья» он и есть «королевская семья», столько в него вкладывают, а он всё равно не тянет.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С тех пор за Лу Янсином прочно закрепились ярлыки «разбитая белая роза» и «чистый и безобидный Маленький ягнёнок». А из-за того, что во время выступления ему якобы включили отдельную реверберацию, его стали считать «железным протеже». Число его фанатов и хейтеров росло в геометрической прогрессии.</w:t>
+        <w:t>С тех пор за Лу Янсином прочно закрепились ярлыки «разбитая белая роза» и «чистый и безобидный Маленький ягнёнок». А из-за того, что во время выступления ему якобы включили отдельную реверберацию, его стали считать «железной королевской семьёй». Число его фанатов и хейтеров росло в геометрической прогрессии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Президент Лю, успокойтесь. Всё не так уж плохо. Все и так говорят, что он протеже. Мы можем воспользоваться этим, раздуть слухи, закрепить за ним этот статус и вызвать у зрителей полное отторжение.</w:t>
+        <w:t>— Президент Лю, успокойтесь. Всё не так уж плохо. Все и так говорят, что он из «Королевской семьи». Мы можем воспользоваться этим, раздуть слухи, закрепить за ним этот статус и вызвать у зрителей полное отторжение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>