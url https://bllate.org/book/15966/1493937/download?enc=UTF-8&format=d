--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он, будучи малоизвестным исполнителем, пришёл на шоу, чтобы набрать популярности. Но предыдущие оценки были невысокими, и с классом «В» он вряд ли привлёк бы много внимания. Теперь, когда ему досталась песня в его стиле, он был полон решимости выложиться на полную, заполучить С-позицию и, возможно, взорвать интернет.</w:t>
+        <w:t>Он, будучи малоизвестным исполнителем, пришёл на шоу, чтобы набрать популярности. Но предыдущие оценки были невысокими, и с Классом B он вряд ли привлёк бы много внимания. Теперь, когда ему досталась песня в его стиле, он был полон решимости выложиться на полную, заполучить С-позицию и, возможно, взорвать интернет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Репетиционный зал класса «В» находился на первом этаже, а класса «А», где занимался Бай Си, — на третьем. Подойдя к зданию, они должны были разойтись. Красавчик уже собирался подниматься по лестнице, когда Лу Янсин потянул его за край одежды.</w:t>
+        <w:t>Репетиционный зал Класса B находился на первом этаже, а Класса A, где занимался Бай Си, — на третьем. Подойдя к зданию, они должны были разойтись. Красавчик уже собирался подниматься по лестнице, когда Лу Янсин потянул его за край одежды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Янсин, не задумываясь, вошёл в привычный репетиционный зал класса «В». Прождав довольно долго и не увидев никого, он начал недоумевать. Наконец, в помещение кто-то вошёл.</w:t>
+        <w:t>Лу Янсин, не задумываясь, вошёл в привычный репетиционный зал Класса B. Прождав довольно долго и не увидев никого, он начал недоумевать. Наконец, в помещение кто-то вошёл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты же в нашей группе, должен тренироваться с нами! — Парень подошёл и, взяв Лу за руку, потащил его в соседний зал. — Вот, все уже в сборе. И группа «В» с «Live Song» тоже с нами.</w:t>
+        <w:t>— Ты же в нашей группе, должен тренироваться с нами! — Парень подошёл и, взяв Лу за руку, потащил его в соседний зал. — Вот, все уже в сборе. И Группа B с «Live Song» тоже с нами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В итоге Баньчжан единогласно был избран капитаном, С-позиция досталась Люй Юйюю, главным танцором стал Лю Лэйда. Нескольким участникам из классов «F» и «C» достались второстепенные роли. Баньчжан также взял на себя роль главного вокалиста, а Лу Янсин стал лицом группы и вторым вокалистом.</w:t>
+        <w:t>В итоге Баньчжан единогласно был избран капитаном, С-позиция досталась Люй Юйюю, главным танцором стал Лю Лэйда. Нескольким участникам из Классов F и C достались второстепенные роли. Баньчжан также взял на себя роль главного вокалиста, а Лу Янсин стал лицом группы и вторым вокалистом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,51 +3662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тот был из соседней группы «В» с песней «Live Song».</w:t>
+        <w:t>Тот был из соседней Группы B с песней «Live Song».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В конце было написано восторженное заключение: «В начале своего пути Bomb run столкнулся с трудностями, но он решительно выбрал свой путь. В ответ на сомнения он использовал эту песню, чтобы выразить свои сложные чувства. Сдерживаемые эмоции прорываются наружу через голос, а вторая половина песни демонстрирует его внутреннюю силу и амбиции, которые и проложили ему путь в мире рэпа. Снова и снова возрождаясь из пепла, пройдя через все испытания, он стал тем Чжа Де, которого мы знаем сегодня!»</w:t>
+        <w:t>В конце было написано восторженное заключение: «В начале своего пути Бомб ран столкнулся с трудностями, но он решительно выбрал свой путь. В ответ на сомнения он использовал эту песню, чтобы выразить свои сложные чувства. Сдерживаемые эмоции прорываются наружу через голос, а вторая половина песни демонстрирует его внутреннюю силу и амбиции, которые и проложили ему путь в мире рэпа. Снова и снова возрождаясь из пепла, пройдя через все испытания, он стал тем Чжа Де, которого мы знаем сегодня!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4078,51 +4078,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Автор песни, сам Bomb run, мог бы засвидетельствовать, что на написание и запись этого трека у него ушло всего два часа.</w:t>
+        <w:t>Автор песни, сам Бомб ран, мог бы засвидетельствовать, что на написание и запись этого трека у него ушло всего два часа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>