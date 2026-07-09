--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В итоге Лу Янсин попал в Группу A «Роза». Это был саундтрек к аниме, пронизанный надрывной атмосферой, свойственной рок-композициям. Песня была сложной, но не такой известной, как предыдущие, поэтому желающих было немного.</w:t>
+        <w:t>В итоге Лу Янсин попал в Группу A «Rose». Это был саундтрек к аниме, пронизанный надрывной атмосферой, свойственной рок-композициям. Песня была сложной, но не такой известной, как предыдущие, поэтому желающих было немного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Празднуем моё попадание в группу «Песня вживую»! Там все из Класса A, а я, из B, умудрился проскочить!</w:t>
+        <w:t>— Празднуем моё попадание в группу «Live Song»! Там все из Класса A, а я, из B, умудрился проскочить!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>