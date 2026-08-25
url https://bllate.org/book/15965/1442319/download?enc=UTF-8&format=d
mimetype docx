--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В этом нет нужды, — он поднял на него глаза, и на этот раз его улыбка выглядела чуть более настоящей. — Я распорядился перенести ее могилу сюда. Если захочешь поехать, попроси Сяо Чу отвезти тебя.</w:t>
+        <w:t>— В этом нет нужды, — он поднял на него глаза, и на этот раз его улыбка выглядела чуть более настоящей. — Я распорядился перенести ее могилу сюда. Если захочешь поехать, попроси Чу Минъюя отвезти тебя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— На это время пусть Цзайе займет ее место, — в голосе Му Тяньцзуна прозвучали непререкаемые нотки. — Под твое начало. Обучи его как следует.</w:t>
+        <w:t>— На это время пусть Му Цзайе займет ее место, — в голосе Му Тяньцзуна прозвучали непререкаемые нотки. — Под твое начало. Обучи его как следует.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>