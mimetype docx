--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он повёз Цинь Гуаньюя прямиком к себе в служебную квартиру, потому что она была ближе. Уже перевалило за полночь, а завтра у него была лекция в восемь утра, так что ехать на виллу Юньцзин было просто немыслимо.</w:t>
+        <w:t>Он повёз Цинь Гуаньюя прямиком к себе в служебную квартиру, потому что она была ближе. Уже перевалило за полночь, а завтра у него была лекция в восемь утра, так что ехать на Горную виллу Юньцзин было просто немыслимо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Так, с президентом под одной рукой и дорогим костюмом под другой, он завёл его в свою скромную однокомнатную квартирку.</w:t>
+        <w:t>Так, с властным боссом под одной рукой и дорогим костюмом под другой, он завёл его в свою скромную однокомнатную квартирку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>