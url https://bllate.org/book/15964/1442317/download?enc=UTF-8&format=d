--- v0 (2026-05-25)
+++ v1 (2026-07-08)
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его лицо изобразило самое театральное удивление:</w:t>
+        <w:t>На лице Цинь Гуаньюя появилось выражение самого театрального удивления:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На этом фоне президент Цинь выглядел как злодей-живодёр, насильно разлучающий отца и сына…</w:t>
+        <w:t>На этом фоне Господин Цинь выглядел как злобный торговец кошками, насильно разлучающий отца и сына…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ха, — холодно усмехнулся президент Цинь. — И что с того, что ты так хорошо играешь? Днём ты уйдёшь на занятия, и дома останемся только мы с Маньтоу. Когда ты вернёшься, он, скорее всего, уже согласится сменить фамилию на «Цинь».</w:t>
+        <w:t>— Ха, — холодно усмехнулся Господин Цинь. — И что с того, что ты так хорошо играешь? Днём ты уйдёшь на занятия, и дома останемся только мы с Маньтоу. Когда ты вернёшься, он, скорее всего, уже согласится сменить фамилию на «Цинь».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Эти две вещи нужно доработать. Когда ты уйдёшь, я отвезу кота и куплю ему эргономичный воротник, инкрустированный по краю сверкающими мелкими бриллиантами. А потом найду лучшую вышивальщицу Цзяннаня, чтобы она золотыми нитями вышила на нём: «Собственность кота-наследника семьи Цинь».</w:t>
+        <w:t>— Эти две вещи нужно доработать. Когда ты уйдёшь, я отвезу кота и куплю ему эргономичный воротник, инкрустированный по краю сверкающими мелкими бриллиантами. А потом найду лучшую вышивальщицу Цзяннаня, чтобы она золотыми нитями вышила на нём: «Специальная модель для кота-наследника семьи Цинь».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>