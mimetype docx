--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Регион: Китайский]</w:t>
+        <w:t>[Регион: Китайский регион]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Обязательное задание: Участие в деревенском ритуале (0/1)] [Доступные предметы: (/)]</w:t>
+        <w:t>[Обязательное задание: Участие в деревенском ритуале (0/1)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Доступные предметы: (/)]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4686,51 +4718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Спутник без колебаний кивнул. Его взгляд метался между ними. Кажется, этот случайный вопрос вскрыл что-то интересное.</w:t>
+        <w:t>Спутник без колебаний кивнул. Взгляд Иту метался между ними. Кажется, этот случайный вопрос вскрыл что-то интересное.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5422,51 +5454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Иту успел заметить, как фонарь на ней качнулся несколько раз и погас, а затем донеслись крики ужаса и паники. В тот момент они ещё не осознали, что произошло. В кромешной тьме ничего не было видно, пока яркий световой шар не взмыл в небо, осветив ужасающую картину.</w:t>
+        <w:t>Иту успел заметить, как фонарь на ней качнулся несколько раз и погас, а затем донеслись крики ужаса и паники. В тот момент они ещё не осознали, что произошло. В кромешной тьме ничего не было видно, пока яркая световая сфера не взмыла в небо, осветив ужасающую картину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5582,51 +5614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Световой шар продержался всего несколько секунд, а затем быстро погас. Снова воцарилась тьма. На берегу наступила мёртвая тишина. Все были потрясены увиденным и не могли вымолвить ни слова.</w:t>
+        <w:t>Световая сфера продержалась всего несколько секунд, а затем быстро погас. Снова воцарилась тьма. На берегу наступила мёртвая тишина. Все были потрясены увиденным и не могли вымолвить ни слова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>