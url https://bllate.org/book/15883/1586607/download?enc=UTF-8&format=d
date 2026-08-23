--- v0 (2026-05-14)
+++ v1 (2026-08-23)
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он поднялся ещё выше и, закружив над змеёй, выждал момент, а затем, резко развернувшись, обрушил на неё град острых, как бритва, перьев.</w:t>
+        <w:t>Он поднялся ещё выше и, закружив над змеёй, выждал момент, а затем, резко развернувшись, обрушил на неё свои «Летящие перья».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Свист перьев и звонкий стук о чешую на мгновение оглушили её. Тао Цю, воспользовавшись этим, снова атаковал, безжалостно срывая когтями чешую. Кровь хлынула с новой силой.</w:t>
+        <w:t>Свист «Летящих перьев» и звонкий стук о чешую на мгновение оглушили её. Тао Цю, воспользовавшись этим, снова атаковал, безжалостно срывая когтями чешую. Кровь хлынула с новой силой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>