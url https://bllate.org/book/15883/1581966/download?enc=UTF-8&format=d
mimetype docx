--- v0 (2026-05-21)
+++ v1 (2026-08-26)
@@ -206,83 +206,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Технология создания сыворотки пробуждения была монополией Центральной базы. Периферийные базы, вроде Юнъань, не имели к ней доступа. Готовую продукцию Центральная база распределяла между своими, и до них очередь никогда не доходила.</w:t>
-[...31 lines deleted...]
-        <w:t>Изначально периферийные базы создавались как «живой щит» для Центральной, но несколько десятилений назад, когда мутанты поумерили свой пыл и атаки на человеческие поселения стали реже, воцарился хрупкий мир, и внутренние противоречия вышли на первый план.</w:t>
+        <w:t>Технология создания сыворотки пробуждения способностей была монополией Центральной базы. Периферийные базы, вроде Юнъань, не имели к ней доступа. Готовую продукцию Центральная база распределяла между своими, и до них очередь никогда не доходила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изначально периферийные базы создавались как «живой щит» для Центральной, но несколько десятилений назад, когда мутировавшие монстры поумерили свой пыл и атаки на человеческие поселения стали реже, воцарился хрупкий мир, и внутренние противоречия вышли на первый план.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Периферийные же базы, даже после отступления мутантов, были вынуждены оставаться на своих местах. Их уровень жизни был ниже, развитие сдерживалось, и они должны были постоянно поставлять ресурсы в Центр. Переселиться на Центральную базу было практически невозможно, а её жители смотрели на них свысока.</w:t>
+        <w:t>Периферийные же базы, даже после отступления мутировавших монстров, были вынуждены оставаться на своих местах. Их уровень жизни был ниже, развитие сдерживалось, и они должны были постоянно поставлять ресурсы в Центр. Переселиться на Центральную базу было практически невозможно, а её жители смотрели на них свысока.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пять лет назад появилась сыворотка пробуждения. Несмотря на низкий процент успеха, один пробуждённый стоил сотни обычных солдат и был гораздо эффективнее в борьбе с мутантами.</w:t>
+        <w:t>Пять лет назад появилась сыворотка пробуждения способностей. Несмотря на низкий процент успеха, один пробуждённый стоил сотни обычных солдат и был гораздо эффективнее в борьбе с мутировавшими монстрами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда наконец удалось построить базы, мутанты, жаждущие человеческой плоти, не давали покоя. Но, помимо них, человечество столкнулось с другой, не менее страшной угрозой — продовольственным кризисом.</w:t>
+        <w:t>Когда наконец удалось построить базы, мутировавшие монстры, жаждущие человеческой плоти, не давали покоя. Но, помимо них, человечество столкнулось с другой, не менее страшной угрозой — продовольственным кризисом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Запасы таяли, новых не было. В те времена многие умирали не от когтей мутантов, а от голода.</w:t>
+        <w:t>Запасы таяли, новых не было. В те времена многие умирали не от когтей мутировавших монстров, а от голода.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ещё через несколько десятилетий высокоуровневые мутанты по неизвестным причинам отступили. Остались лишь твари среднего и низкого уровня, с которыми люди худо-бедно могли справляться.</w:t>
+        <w:t>Ещё через несколько десятилетий высокоуровневые мутировавшие монстры по неизвестным причинам отступили. Остались лишь твари среднего и низкого уровня, с которыми люди худо-бедно могли справляться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>