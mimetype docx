--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маль, обтерев Рэйки, достал из его поясной сумки чистую одежду и осторожно одел его.</w:t>
+        <w:t>Мал, обтерев Рэйки, достал из его поясной сумки чистую одежду и осторожно одел его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маль, увидев это, замер, его рука, одевавшая Рэйки, застыла. Лишь спустя мгновение до него дошло — он выкарабкался.</w:t>
+        <w:t>Мал, увидев это, замер, его рука, одевавшая Рэйки, застыла. Лишь спустя мгновение до него дошло — он выкарабкался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он прижал его к себе, осторожно погладил по чёрным волосам и прижался лбом к его груди.</w:t>
+        <w:t>Он прижал его к себе, осторожно погладил по чёрным волосам и прижал его лоб к своей груди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это был кулон с кошачьим глазом на шее Рэйки.</w:t>
+        <w:t>Это была подвеска с кошачьим глазом на шее Рэйки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев этот простой кулон, Маль почувствовал тепло и лёгкое удивление.</w:t>
+        <w:t>Увидев этот простой кулон, Мал почувствовал тепло и лёгкое удивление.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глядя на струящуюся вокруг камня магию, Маль прищурился.</w:t>
+        <w:t>Глядя на струящуюся вокруг камня магию, Мал прищурился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Видя его жадный взгляд, Маль сжалился и на один из Новых годов нашёл чёрную кожаную верёвку, расплавил серебряную монету, вытянул из неё проволоку, кое-как обмотал ею кошачий глаз и подарил Рэйки в качестве подарка.</w:t>
+        <w:t>Видя его жадный взгляд, Мал сжалился и на один из Новых годов нашёл чёрную кожаную верёвку, расплавил серебряную монету, вытянул из неё проволоку, кое-как обмотал ею кошачий глаз и подарил Рэйки в качестве подарка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже вернувшись в Преисподнюю, восстановив свой статус принца, став владыкой Седьмого круга Ада, круга алчности, и обладая несметными богатствами, он не снял этот простой и дешёвый кулон.</w:t>
+        <w:t>Даже вернувшись в Царство Демонов, восстановив свой статус принца, став владыкой Седьмого круга Ада, круга алчности, и обладая несметными богатствами, он не снял этот простой и дешёвый кулон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раздался звонкий звук пощёчины. Красивое лицо Маля отлетело в сторону, очки в чёрной оправе съехали набок.</w:t>
+        <w:t>Раздался звонкий звук пощёчины. Красивое лицо Мала отлетело в сторону, очки в чёрной оправе съехали набок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маль нахмурился, на его виске мучительно и подавленно запульсировала жилка.</w:t>
+        <w:t>Мал нахмурился, на его виске мучительно и подавленно запульсировала жилка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он напрягся, тут же вскочил, выхватил алый меч из ножен на поясе Рэйки и впился взглядом в бешено клубящуюся тьму.</w:t>
+        <w:t>Он напрягся, тут же вскочил, выхватил Алый длинный меч из ножен на поясе Рэйки и впился взглядом в бешено клубящуюся тьму.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев её, Маль широко раскрыл глаза, его зрачки сузились, а рука, сжимавшая меч, невольно сжалась крепче.</w:t>
+        <w:t>Увидев её, Мал широко раскрыл глаза, его зрачки сузились, а рука, сжимавшая меч, невольно сжалась крепче.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,83 +2062,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маль смотрел на этого «человека», точь-в-точь похожего на него, и его сердце бешено заколотилось.</w:t>
-[...31 lines deleted...]
-        <w:t>Он выставил перед собой алый меч и крикнул:</w:t>
+        <w:t>Мал смотрел на этого «человека», точь-в-точь похожего на него, и его сердце бешено заколотилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выставил перед собой Алый длинный меч и крикнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сердце Маля сжалось, словно его разорвали на части. Он инстинктивно обернулся, чтобы посмотреть на Рэйки, но…</w:t>
+        <w:t>Сердце Мала сжалось, словно его разорвали на части. Он инстинктивно обернулся, чтобы посмотреть на Рэйки, но…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маль поднял алый меч, направив его на своё отражение, и взревел.</w:t>
+        <w:t>Мал поднял Алый длинный меч, направив его на своё отражение, и взревел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это был Девятый круг Преисподней, тайная комната на самом верху башни замка Пандемониум — «секретная база», которую Рэйки случайно нашёл, когда они только вернулись в Преисподнюю.</w:t>
+        <w:t>Это был Девятый круг Ада Царства Демонов, тайная комната на самом верху башни Столицы Пандемониум — «секретная база», которую Рэйки случайно нашёл, когда они только вернулись в Царство Демонов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это был неповторимый запах Преисподней.</w:t>
+        <w:t>Это был неповторимый запах Царства Демонов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он… вернулся в Преисподнюю?</w:t>
+        <w:t>Он… вернулся в Царство Демонов?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3374,51 +3374,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На бледном, тонком запястье были надеты тёмно-зелёные магические кандалы, от которых тянулась железная цепь, исчезавшая в тени в глубине комнаты.</w:t>
+        <w:t>На бледном, тонком запястье были надеты тёмно-зелёные кандалы с магическими рунами, от которых тянулась железная цепь, исчезавшая в тени в глубине комнаты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>