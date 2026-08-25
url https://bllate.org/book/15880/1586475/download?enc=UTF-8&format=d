--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тогда, в каком-то забытом уголке мира людей, тоже были двое бродяжек, которые держались друг за друга. Они не знали, откуда пришли и куда идут, но с таким же упрямым взглядом они вместе преодолевали все невзгоды, борясь за жизнь.</w:t>
+        <w:t>Тогда, в каком-то забытом уголке Царства Людей, тоже были двое бродяжек, которые держались друг за друга. Они не знали, откуда пришли и куда идут, но с таким же упрямым взглядом они вместе преодолевали все невзгоды, борясь за жизнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вернувшись в Преисподнюю, он из ревности заставил его выбросить подарок от другого, а затем ещё и с компанией знатных бездельников пошёл издеваться над тем простолюдином.</w:t>
+        <w:t>Вернувшись в Царство Демонов, он из ревности заставил его выбросить подарок от другого, а затем ещё и с компанией знатных бездельников пошёл издеваться над тем простолюдином.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Такой выдающийся, сильный и добрый человек, как Мальбаш, был вынужден прозябать в Преисподней, служа такому высокомерному и эгоистичному принцу, как он…</w:t>
+        <w:t>Такой выдающийся, сильный и добрый человек, как Мальбаш, был вынужден прозябать в Царстве Демонов, служа такому высокомерному и эгоистичному принцу, как он…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3822,51 +3822,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ха, ха-ха… я всего лишь простолюдин, как я могу делить шатёр с вашим высочеством?</w:t>
+        <w:t>— Ха, ха-ха… я всего лишь простолюдин, как я могу делить шатёр с Вашим Высочеством Принцем?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>