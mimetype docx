--- v0 (2026-05-21)
+++ v1 (2026-07-10)
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленький Один чуть скованно шевельнула хвостом. Юноша, неловко извернувшись, обнял его. Детёныш почувствовал, как на его чешую упало что-то горячее и влажное, и беспокойно переступил лапами.</w:t>
+        <w:t>Маленький Один чуть скованно шевельнул хвостом. Юноша, неловко извернувшись, обнял его. Детёныш почувствовал, как на его чешую упало что-то горячее и влажное, и беспокойно переступил лапами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленькая ящерица разжала челюсти и, перевернувшись, отвернулась к стене. Юноша лёг и коснулся кончика хвоста. Тот тут же взметнулся вверх. Один резко развернулся и уставился на него своими широко раскрытыми золотистыми вертикальными зрачками.</w:t>
+        <w:t>Маленький ящер разжал челюсти и, перевернувшись, отвернулся к стене. Юноша лёг и коснулся кончика хвоста. Тот тут же взметнулся вверх. Один резко развернулся и уставился на него своими широко раскрытыми золотистыми вертикальными зрачками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,51 +3662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда они подошли к входу, там уже собрались руководители всех отделов. Гости — то есть начальство — вышли из машин и в сопровождении охранника-кореллы направлялись внутрь.</w:t>
+        <w:t>Когда они подошли к входу, там уже собрались руководители всех отделов. Гости — то есть начальство — вышли из машин и в сопровождении охранника-индейки направлялись внутрь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>