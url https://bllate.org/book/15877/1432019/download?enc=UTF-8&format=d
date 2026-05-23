--- v0 (2026-05-21)
+++ v1 (2026-05-23)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Сянь мысленно закатил глаза. Ему очень хотелось спросить: куда, скажите на милость, подевался тот маршал, что раньше работал до двух часов ночи? И что это за новое диковинное существо — детёныш дракона, который только и делает, что ест, спит и липнет к человеку?</w:t>
+        <w:t>У Сянь мысленно закатил глаза. Ему очень хотелось спросить: куда, скажите на милость, подевался тот маршал, что раньше работал до двух часов ночи? И что это за новое диковинное существо — детёныш драконьей ящерицы, который только и делает, что ест, спит и липнет к человеку?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это ничем не отличалось от полного регресса до состояния дикого зверя. Но сейчас Один был жив и здоров, и пусть его тело выглядело как у детёныша дракона, его ментальное состояние было стабильнее и здоровее, чем когда-либо прежде. И всё это — благодаря человеку по имени Цинь Юйчжао.</w:t>
+        <w:t>Это ничем не отличалось от полного регресса до состояния дикого зверя. Но сейчас Один был жив и здоров, и пусть его тело выглядело как у детёныша драконьей ящерицы, его ментальное состояние было стабильнее и здоровее, чем когда-либо прежде. И всё это — благодаря человеку по имени Цинь Юйчжао.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ох, — театрально вздохнула она. — Цундэрэ и избегающий тип. Долог будет его путь к сердцу возлюбленной.</w:t>
+        <w:t>— Ох, — театрально вздохнула она. — Цундэрэ и избегающий тип. Долог будет его путь к сердцу возлюбленного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,51 +3630,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ничего страшного. Я — вол, я — конь, я — мартышка.</w:t>
+        <w:t>— Ничего страшного. Я — вол, я — конь, я — работяга.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По пути к вольеру с крокодилами они проходили мимо Тигриной горы. В этот момент южно-китайский тигрёнок как раз принимал ванну в пруду. Увидев Цинь Юйчжао, он тут же выскочил из воды и бросился к стеклу. Но, заметив, что его любимый человек держит на руках другого представителя кошачьих, тигрёнок издал возмущённый рык.</w:t>
+        <w:t>По пути к вольеру с крокодилами они проходили мимо Тигриной горы. В этот момент южно-китайский тигрёнок как раз принимал ванну в пруду. Увидев Цинь Юйчжао, она тут же выскочила из воды и бросилась к стеклу. Но, заметив, что её любимый человек держит на руках другого представителя кошачьих, тигрёнок издал возмущённый рык.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5902,51 +5902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не бойся, он не выберется.</w:t>
+        <w:t>— Не бойся, она не выберется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>