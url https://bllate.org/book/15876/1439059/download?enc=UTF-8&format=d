--- v0 (2026-05-21)
+++ v1 (2026-05-24)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У писаря был свой расчёт. Свергнутый наследный принц не казался злодеем, к тому же был щедр, а его семья, состоящая из семи женщин и стариков, не представляла угрозы. Поселить их в деревне под присмотром родного отца было выгодно.</w:t>
+        <w:t>У писаря был свой расчёт. Свергнутый наследный принц не казался злодеем, к тому же был щедр, а женщина из его семьи не представляла угрозы. Поселить их в деревне под присмотром родного отца было выгодно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Староста, не беспокойтесь. Мы пали так низко, что теперь вся наша надежда только на отца, которому приходится сидеть в городе и писать письма за гроши, чтобы прокормить семью. Какое уж тут злодейство?</w:t>
+        <w:t>— Староста, не беспокойтесь. Мы пали так низко, что теперь всё наше благополучие зависит от отца-короля... нет, от отца, которому приходится сидеть в городе и писать письма за гроши, чтобы прокормить семью. Какое уж тут злодейство?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Брат, ты меня тоже, — не растерялся юноша, делая вид, что поправляет пояс на штанах. — Я чуть прямо здесь не наложил от неожиданности.</w:t>
+        <w:t>— Брат, ты меня тоже, — не растерялся юноша, делая вид, что поправляет пояс на штанах. — Я чуть прямо здесь не описался от неожиданности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>