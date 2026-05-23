--- v0 (2026-05-22)
+++ v1 (2026-05-23)
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Уж не сынок ли какого-нибудь богача решил развлечься? Парень выглядел лучше главного героя. А ведь в этой сцене избиваемые статисты должны были быть в кадре крупным планом. Непорядок, если массовка окажется красивее звезды.</w:t>
+        <w:t>Уж не сынок ли какого-нибудь богача решил развлечься? Парень выглядел лучше главного героя. А ведь в этой сцене избиваемые актёры массовки должны были быть в кадре крупным планом. Непорядок, если массовка окажется красивее звезды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— На сайте «Литературный город Цзиньцзян». Скачай себе приложение на телефон.</w:t>
+        <w:t>— На сайте Литературный город «Цзиньцзян». Скачай себе приложение на телефон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Получив деньги и расписавшись в ведомости, Цзюнь Цюлань оставил графу с контактными данными пустой. Впрочем, это было неважно, ведь он был всего лишь статистом на одну сцену, да ещё и с закрытым лицом.</w:t>
+        <w:t>Получив деньги и расписавшись в ведомости, Цзюнь Цюлань оставил графу с контактными данными пустой. Впрочем, это было неважно, ведь он был всего лишь актёром массовки на одну сцену, да ещё и с закрытым лицом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>