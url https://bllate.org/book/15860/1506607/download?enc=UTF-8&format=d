--- v0 (2026-05-15)
+++ v1 (2026-07-25)
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Алхимик бросил взгляд за спину мальчика. Неподалеку стоял изящный юноша в белом. Сюань Бин. На душе у Чжун Цайя стало как-то странно. Они с О-У спихнули ребёнка его наставнице, а та, в свою очередь, перепоручила его старшему ученику? Забавно.</w:t>
+        <w:t>Алхимик бросил взгляд за спину мальчика. Неподалеку стоял изящный юноша в белом. Сюань Бин. На душе у Чжун Цайя стало как-то странно. Они со Стариной У спихнули ребёнка его наставнице, а та, в свою очередь, перепоручила его старшему ученику? Забавно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В ловушку он не попал. Брат Люй был силён, но О-У ничуть ему не уступал. Зная своего мужа, Чжун Цай был уверен: тот что-то замышляет.</w:t>
+        <w:t>В ловушку он не попал. Брат Люй был силён, но Старина У ничуть ему не уступал. Зная своего мужа, Чжун Цай был уверен: тот что-то замышляет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжун Цай не сводил глаз с помоста. В его взгляде мешались напряжение, тревога и ликование. Он восторгался проницательностью мужа, но вид окровавленной руки О-У заставлял его сердце сжиматься от боли. Пусть это были лишь царапины, но крови было слишком много. Чжун Цай злился на себя за то, что ничем не может помочь. Впрочем, винить О-У в неосторожности было нельзя: противник был слишком силён. Пробиться на восьмое место — задача не из лёгких, и глупо было надеяться на победу без единой царапины.</w:t>
+        <w:t>Чжун Цай не сводил глаз с помоста. В его взгляде мешались напряжение, тревога и ликование. Он восторгался проницательностью мужа, но вид окровавленной руки Старины У заставлял его сердце сжиматься от боли. Пусть это были лишь царапины, но крови было слишком много. Чжун Цай злился на себя за то, что ничем не может помочь. Впрочем, винить Старину У в неосторожности было нельзя: противник был слишком силён. Пробиться на восьмое место — задача не из лёгких, и глупо было надеяться на победу без единой царапины.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4398,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ему нужно было как можно скорее совершенствовать своё искусство. В Сфере Открытия Дворца уже можно пробовать создавать пилюли третьего ранга. Вернувшись, он будет ежедневно принимать пилюли «Открытия Дворца», чтобы быстрее расти. И когда настанет час, он обеспечит О-У лучшими лекарствами! Чжун Цай понимал: чем выше они будут подниматься, тем опаснее будут враги. Обойтись без ран не получится. Значит, он должен быть готов.</w:t>
+        <w:t>Ему нужно было как можно скорее совершенствовать своё искусство. В Сфере Открытия Дворца уже можно пробовать создавать пилюли третьего ранга. Вернувшись, он будет ежедневно принимать пилюли «Открытия Дворца», чтобы быстрее расти. И когда настанет час, он обеспечит Старину У лучшими лекарствами! Чжун Цай понимал: чем выше они будут подниматься, тем опаснее будут враги. Обойтись без ран не получится. Значит, он должен быть готов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>