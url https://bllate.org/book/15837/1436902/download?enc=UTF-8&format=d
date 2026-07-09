--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сюэ-гэ, наставник у нас ест за двоих, спит за троих и здоров как бык. Точно тебе говорю — это просто переутомление. Я у деда спрашивал, он сказал, что после такой бешеной зачистки это нормально. Пару дней покоя, и бодрость вернется!</w:t>
+        <w:t>— Брат Сюэ, наставник у нас ест за двоих, спит за троих и здоров как бык. Точно тебе говорю — это просто переутомление. Я у деда спрашивал, он сказал, что после такой бешеной зачистки это нормально. Пару дней покоя, и бодрость вернется!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Наставник, ну раз Ян-дуй дал тебе отгул, чего ты припёрся так рано? — недоумевал парень.</w:t>
+        <w:t>— Наставник, ну раз Капитан Ян дал тебе отгул, чего ты припёрся так рано? — недоумевал парень.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда они забрали пакеты с отваром, на город уже опустились сумерки. Ся Линь настоял на том, чтобы проводить Юэ Цяня до самой двери, и даже показал сообщение от капитана: «Ян-дуй написал, что эти несколько дней на работу не пускать. Придешь снова — за твою поимку премия положена».</w:t>
+        <w:t>Когда они забрали пакеты с отваром, на город уже опустились сумерки. Ся Линь настоял на том, чтобы проводить Юэ Цяня до самой двери, и даже показал сообщение от капитана: «Капитан Ян написал, что эти несколько дней на работу не пускать. Придешь снова — за твою поимку премия положена».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>