--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поначалу хозяйка отеля тоже подозревала неладное — уж слишком много молодых женщин вилось вокруг этой постоялицы, и все они смотрели на нее с затаенной просьбой. Сама Сестра Лань всего в жизни добилась честным трудом, никогда не искала легких путей. У нее была счастливая семья, трудолюбивый муж, и в глубине души она презирала падших женщин, но, будучи частью коллектива, была вынуждена закрывать на это глаза.</w:t>
+        <w:t>Поначалу Сестра Лань тоже подозревала неладное — уж слишком много молодых женщин вилось вокруг этой постоялицы, и все они смотрели на нее с затаенной просьбой. Сама Сестра Лань всего в жизни добилась честным трудом, никогда не искала легких путей. У нее была счастливая семья, трудолюбивый муж, и в глубине души она презирала падших женщин, но, будучи частью коллектива, была вынуждена закрывать на это глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В тот день женщина, как обычно, обходила номера, когда ей позвонил один из сотрудников. Трясущимся голосом он сообщил, что нашел в подземном гараже у мусорных баков окровавленную женщину. Хозяйка бросилась туда, похолодев от дурного предчувствия. Лицо несчастной превратилось в сплошной отек, всё было залито кровью, черты невозможно было разобрать, но одежда показалась знакомой. Лань мгновенно вспомнила — это та самая девушка, что искала А Цзюй.</w:t>
+        <w:t>В тот день женщина, как обычно, обходила номера, когда ей позвонил один из сотрудников. Трясущимся голосом он сообщил, что нашел в подземном гараже у мусорных баков окровавленную женщину. Сестра Лань бросилась туда, похолодев от дурного предчувствия. Лицо несчастной превратилось в сплошной отек, всё было залито кровью, черты невозможно было разобрать, но одежда показалась знакомой. Лань мгновенно вспомнила — это та самая девушка, что искала А Цзюй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Была ли А Цзюй причастна к избиению, и за что можно было так обойтись с беззащитной студенткой — Сестра Лань так и не нашла ответов. К женщине в отеле продолжали приходить девушки, та принимала их с неизменной приветливостью, и в ее облике не было ни намека на склонность к насилию. Несколько раз у хозяйки отеля была возможность спросить обо всем напрямую, но каждый раз она отступала, не желая впутываться в чужие беды.</w:t>
+        <w:t>Была ли А Цзюй причастна к избиению, и за что можно было так обойтись с беззащитной студенткой — Сестра Лань так и не нашла ответов. К женщине в отеле продолжали приходить девушки, та принимала их с неизменной приветливостью, и в ее облике не было ни намека на склонность к насилию. Несколько раз у Сестры Лань была возможность спросить обо всем напрямую, но каждый раз она отступала, не желая впутываться в чужие беды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>