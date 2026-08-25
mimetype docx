--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -5454,51 +5454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Видите ли... — Лю Чэн запнулся. — Мы с Маньъюнь поженились, когда нам было чуть за двадцать. Но детей Бог не давал. Мы понимали: если так пойдет и дальше, нашему браку конец...</w:t>
+        <w:t>— Видите ли... — Лю Чэн запнулся. — Мы с Мэнъюнь поженились, когда нам было чуть за двадцать. Но детей Бог не давал. Мы понимали: если так пойдет и дальше, нашему браку конец...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6030,51 +6030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мы с Маньъюнь хранили эту тайну свято, — покачал головой тот. — Ей незачем это знать.</w:t>
+        <w:t>— Мы с Мэнъюнь хранили эту тайну свято, — покачал головой тот. — Ей незачем это знать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>