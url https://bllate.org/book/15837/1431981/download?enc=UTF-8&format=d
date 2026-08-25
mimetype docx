--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Научно-технический и палеонтологический музеи? — догадался Юэ Цянь.</w:t>
+        <w:t>— Научно-технический и естественно-научный музеи? — догадался Юэ Цянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,51 +3246,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Он помогал мне на похоронах, — пояснил Инь Мо. Зимой в поселке и деревнях много покойников, и ночью всегда нужны люди для бдения. Ван Сюэцзя брался за любую работу, вот и ко мне заглядывал. Пятьдесят юаней за ночь — обычная такса.</w:t>
+        <w:t>— Он помогал мне с белыми делами, — пояснил Инь Мо. Зимой в поселке и деревнях много покойников, и ночью всегда нужны люди для бдения. Ван Сюэцзя брался за любую работу, вот и ко мне заглядывал. Пятьдесят юаней за ночь — обычная такса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3374,51 +3374,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Бумажную куклу.</w:t>
+        <w:t>— Бумажное подношение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,51 +3534,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— ...На ней было водянисто-голубое платье.</w:t>
+        <w:t>— ...На ней было светло-голубое платье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,51 +3630,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Значит, тот «полупрозрачный призрак», о котором твердили Юй Хэ и Чжун Сяо, был всего лишь этим голубым бумажным изваянием! Юэ Цянь снова щелкнул выключателем и, вглядываясь в обрывки бумаги на полу, вскоре нашел фрагменты нежно-голубого цвета.</w:t>
+        <w:t>Значит, тот «бледно-синеватый призрак», о котором твердили Юй Хэ и Чжун Сяо, был всего лишь этим голубым бумажным изваянием! Юэ Цянь снова щелкнул выключателем и, вглядываясь в обрывки бумаги на полу, вскоре нашел фрагменты нежно-голубого цвета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5038,51 +5038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что?! Зачем он давал деньги этому отребью?</w:t>
+        <w:t>— Что?! Зачем он давал деньги этому выродку?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>