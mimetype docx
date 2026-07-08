--- v0 (2026-05-25)
+++ v1 (2026-07-08)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Возможно, всё дело в том, что ему довелось пережить. После того похищения парень стал совсем иным — жестоким и свирепым, — отозвался один из тех, кто играл с Минъюем в поло. Он до сих пор помнил тот ледяной, волчий взгляд шицзы, оставивший в его душе незаживающую тень страха.</w:t>
+        <w:t>— Возможно, всё дело в том, что ему довелось пережить. После того похищения парень стал совсем иным — жестоким и свирепым, — отозвался один из тех, кто играл с Минъюем в поло. Он до сих пор помнил тот ледяной, волчий взгляд наследника, оставивший в его душе незаживающую тень страха.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Теперь остается уповать лишь на дипломатов, отправленных на переговоры с Северной Ци. Благо, мы подготовились заранее. Когда они прибудут на место, мы сделаем всё, чтобы поместье князя Дуань и его шицзы более не смели почивать на лаврах.</w:t>
+        <w:t>— Теперь остается уповать лишь на дипломатов, отправленных на переговоры с Северной Ци. Благо, мы подготовились заранее. Когда они прибудут на место, мы сделаем всё, чтобы поместье князя Дуань и его наследник более не смели почивать на лаврах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Слушаемся, шицзы!</w:t>
+        <w:t>— Слушаемся, наследник!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>